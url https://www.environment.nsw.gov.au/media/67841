--- v1 (2026-02-20)
+++ v2 (2026-07-26)
@@ -11,99 +11,99 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lidcofp01\maqs\QSR\Data acquisition\Meta data\OEH web meta data\New folder\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\coxlx\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FA8355B2-BA56-45D7-B838-F5AC05FA7992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7C31C58-81D0-41C2-99B4-735842786656}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="51840" windowHeight="21120" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Readme" sheetId="6" r:id="rId1"/>
     <sheet name="Parameter &amp; Instrument List" sheetId="2" r:id="rId2"/>
     <sheet name="Monitoring stations list" sheetId="5" r:id="rId3"/>
     <sheet name="Siting compliance &amp; NEPM status" sheetId="7" r:id="rId4"/>
     <sheet name="AS NZS 3580.14 2014" sheetId="8" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Hlk82528496" localSheetId="2">'Monitoring stations list'!$E$94</definedName>
     <definedName name="Calculator">'[1]Calculator Lookup'!$A$1:$A$16</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="Stations">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2898" uniqueCount="612">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2906" uniqueCount="613">
   <si>
     <t>Title:</t>
   </si>
   <si>
     <t>Air quality monitoring sites summary (New South Wales)</t>
   </si>
   <si>
     <t>Owner:</t>
   </si>
   <si>
     <t>New South Wales Department of Planning and Environment</t>
   </si>
   <si>
     <t>Last updated:</t>
   </si>
   <si>
     <t>Release date:</t>
   </si>
   <si>
     <t>Worksheet</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
@@ -2374,50 +2374,53 @@
     <t>Installed at 2 m above ground level.</t>
   </si>
   <si>
     <t>Instrumentation - Humidity</t>
   </si>
   <si>
     <t>Hygrometer installed with temperature sensor and calibrated/maintained regularly</t>
   </si>
   <si>
     <t>Instrumentation - Atmospheric Pressure</t>
   </si>
   <si>
     <t>Barometer installed in temperature-stable enclosure and corrected to sea level</t>
   </si>
   <si>
     <t>Instrumentation - Precipitation</t>
   </si>
   <si>
     <t>Tipping bucket rain gauge installed on level platform away from splash zones, wind interference, and obstructions.</t>
   </si>
   <si>
     <t>Instrumentation - Solar Radiation</t>
   </si>
   <si>
     <t>Pyranometer installed with unobstructed sky view and cleaned regularly</t>
+  </si>
+  <si>
+    <t>Greenhouse Gases</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00000"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -3065,1374 +3068,53 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="52">
+  <dxfs count="53">
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...1319 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment vertical="top" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -4668,50 +3350,1406 @@
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri Light"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri Light"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri Light"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri Light"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri Light"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri Light"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Verdana"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="9"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <charset val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="9"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Wingdings"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border>
+        <left/>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <name val="Calibri Light"/>
+        <scheme val="major"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <sz val="9"/>
+        <color theme="0"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color rgb="FF000000"/>
+        </vertical>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{F996E5F2-002C-4A94-8F15-1A9300E9D3E7}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///N:\SSD%20Dustwatch\DustWatch\Admin\Budget\Costing_2014-15_WesternLLS_DW&amp;RoS.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4720,116 +4758,116 @@
     <sheetNames>
       <sheetName val="Summary"/>
       <sheetName val="DustWatch Western"/>
       <sheetName val="DustWatch Eastern"/>
       <sheetName val="RoadSide Survey Murray"/>
       <sheetName val="RoadSide Survey LMD"/>
       <sheetName val="Regional Report Cobar"/>
       <sheetName val="Regional Report South West"/>
       <sheetName val="Calculator Lookup"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table2" displayName="Table2" ref="A6:B9" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table2" displayName="Table2" ref="A6:B9" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
   <autoFilter ref="A6:B9" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Worksheet" dataDxfId="49"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Notes" dataDxfId="48"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Worksheet" dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Notes" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table1" displayName="Table1" ref="A1:F23" totalsRowShown="0" headerRowDxfId="47" dataDxfId="46">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table1" displayName="Table1" ref="A1:F23" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
   <autoFilter ref="A1:F23" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="6">
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Parameter name" dataDxfId="45"/>
-[...4 lines deleted...]
-    <tableColumn id="1" xr3:uid="{098E2E65-95E0-45AC-A992-6E02DF6D5F24}" name="Monitoring in Accordance with Australian Standard Method?" dataDxfId="40"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Parameter name" dataDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{27AD93AD-5C9A-43D8-AD25-9AA47FE1BD94}" name="Abbreviation " dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Pollutant units" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Current Instruments" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{080F1BEB-6214-4C63-88AE-763A18DFF7E0}" name="Previously used Instruments" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{098E2E65-95E0-45AC-A992-6E02DF6D5F24}" name="Monitoring in Accordance with Australian Standard Method?" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table25" displayName="Table25" ref="A1:AH142" totalsRowShown="0" headerRowDxfId="39" dataDxfId="37" headerRowBorderDxfId="38" tableBorderDxfId="36" totalsRowBorderDxfId="35">
-[...1 lines deleted...]
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AH142">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table25" displayName="Table25" ref="A1:AI142" totalsRowShown="0" headerRowDxfId="52" dataDxfId="50" headerRowBorderDxfId="51" tableBorderDxfId="49" totalsRowBorderDxfId="48">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AI142">
     <sortCondition ref="A1:A142"/>
   </sortState>
-  <tableColumns count="34">
-[...33 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Web link to station meta data page" dataDxfId="1"/>
+  <tableColumns count="35">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="NSW air quality monitoring (AQMN) site" dataDxfId="47"/>
+    <tableColumn id="33" xr3:uid="{B9A6ADAB-D066-456F-B53C-89E8E365E2D9}" name="AQMN region" dataDxfId="46"/>
+    <tableColumn id="34" xr3:uid="{9D901B8F-70C4-42D2-BB8A-16A64DE12BFB}" name="Station purpose" dataDxfId="45"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0200-000003000000}" name="Site address" dataDxfId="44"/>
+    <tableColumn id="23" xr3:uid="{00000000-0010-0000-0200-000017000000}" name="Latitude_x000a_(South)" dataDxfId="43"/>
+    <tableColumn id="25" xr3:uid="{00000000-0010-0000-0200-000019000000}" name="Longitude_x000a_(East)" dataDxfId="42"/>
+    <tableColumn id="22" xr3:uid="{00000000-0010-0000-0200-000016000000}" name="Altitude (ahd)" dataDxfId="41"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Commissioned" dataDxfId="40"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0200-000007000000}" name="Status" dataDxfId="39"/>
+    <tableColumn id="38" xr3:uid="{8BCE55D4-B6F8-4044-89D8-7D96F5D64499}" name="Decommissioned" dataDxfId="38"/>
+    <tableColumn id="27" xr3:uid="{00000000-0010-0000-0200-00001B000000}" name="Timezone of site location" dataDxfId="37"/>
+    <tableColumn id="28" xr3:uid="{00000000-0010-0000-0200-00001C000000}" name="Timezone observations reported in" dataDxfId="36"/>
+    <tableColumn id="24" xr3:uid="{00000000-0010-0000-0200-000018000000}" name="Station Movement, if any (m)" dataDxfId="35"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0200-000008000000}" name="PM10 (NEPM compliant)" dataDxfId="34"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0200-000009000000}" name="PM2.5 (NEPM compliant)" dataDxfId="33"/>
+    <tableColumn id="29" xr3:uid="{FE409FA5-1AD2-4FA1-9192-BE42111933DC}" name="PM2.5 (US EPA Federal Reference Method)" dataDxfId="32"/>
+    <tableColumn id="32" xr3:uid="{7EF7BC4E-23DE-4CC2-B29A-54C6436D615D}" name="TSP (NEPM compliant)" dataDxfId="31"/>
+    <tableColumn id="31" xr3:uid="{DBCB663A-7F9A-43CB-A57D-12CD1EA6E924}" name="TSP (indicative)" dataDxfId="30"/>
+    <tableColumn id="35" xr3:uid="{00000000-0010-0000-0200-000023000000}" name="PM10 and PM2.5 (indicative)" dataDxfId="29"/>
+    <tableColumn id="13" xr3:uid="{00000000-0010-0000-0200-00000D000000}" name="NEPH" dataDxfId="28"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0200-000004000000}" name="Black carbon" dataDxfId="27"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0200-00000A000000}" name="NO/NO2/NOx" dataDxfId="26"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0200-00000B000000}" name="SO2" dataDxfId="25"/>
+    <tableColumn id="12" xr3:uid="{00000000-0010-0000-0200-00000C000000}" name="O3" dataDxfId="24"/>
+    <tableColumn id="14" xr3:uid="{00000000-0010-0000-0200-00000E000000}" name="CO" dataDxfId="23"/>
+    <tableColumn id="15" xr3:uid="{00000000-0010-0000-0200-00000F000000}" name="NH3" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{2F46C291-5357-487F-9A7C-E3B7F00A9BAD}" name="Greenhouse Gases" dataDxfId="21"/>
+    <tableColumn id="16" xr3:uid="{00000000-0010-0000-0200-000010000000}" name="WSP/WD/SD1" dataDxfId="20"/>
+    <tableColumn id="21" xr3:uid="{49682120-B719-4177-A64F-A46115DD3CD5}" name="WGU" dataDxfId="19"/>
+    <tableColumn id="17" xr3:uid="{00000000-0010-0000-0200-000011000000}" name="TEMP/RH" dataDxfId="18"/>
+    <tableColumn id="18" xr3:uid="{00000000-0010-0000-0200-000012000000}" name="SOLAR" dataDxfId="17"/>
+    <tableColumn id="19" xr3:uid="{00000000-0010-0000-0200-000013000000}" name="PRECIPITATION" dataDxfId="16"/>
+    <tableColumn id="36" xr3:uid="{00000000-0010-0000-0200-000024000000}" name="Weather (indicative)" dataDxfId="15"/>
+    <tableColumn id="30" xr3:uid="{24674DA0-7399-40EA-8BD7-393BA371AC49}" name="CEIL" dataDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Web link to station meta data page" dataDxfId="13"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{7277580D-B084-4B51-93F1-F0EF90C8D229}" name="Table5" displayName="Table5" ref="A1:H108" totalsRowShown="0" headerRowDxfId="0">
   <autoFilter ref="A1:H108" xr:uid="{7277580D-B084-4B51-93F1-F0EF90C8D229}"/>
   <tableColumns count="8">
     <tableColumn id="1" xr3:uid="{9576B8C1-2712-446C-B4E5-761B19901A70}" name="NSW air quality monitoring (AQM) site"/>
     <tableColumn id="8" xr3:uid="{D6C86817-E297-46E4-93F9-B5FAD34DA0E2}" name="Site funding arrangement"/>
     <tableColumn id="3" xr3:uid="{41571451-C20C-481F-ABA3-6A848F0611FD}" name="Is site compliant with AS/NZS 3580.1.1 siting requirements?"/>
     <tableColumn id="4" xr3:uid="{49FDE019-333A-477F-AAE9-2E2E8C3EE188}" name="Reason for siting variation"/>
     <tableColumn id="2" xr3:uid="{12E7C5BD-B7F7-4932-8A49-EAAE55D69249}" name="Compliant with AS NZS 3580.14 2014"/>
     <tableColumn id="6" xr3:uid="{A23C5C07-3BD7-4F1D-B0E3-AE4174603B7F}" name="Reported for NEPM compliance purposes?"/>
     <tableColumn id="9" xr3:uid="{4F15A952-2827-4C78-ACB2-02362A71344A}" name="NEPM region name"/>
     <tableColumn id="7" xr3:uid="{AF34089A-755B-4823-B1F1-FC0155664701}" name="Relevant notes on NEPM status"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -5127,639 +5165,640 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airquality.nsw.gov.au/upper-hunter/bulga" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airquality.nsw.gov.au/east-sydney/ultimo-uts" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="34.5703125" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="34.54296875" style="5" customWidth="1"/>
+    <col min="2" max="2" width="107.54296875" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="9.1796875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="61">
         <v>46062</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="61">
         <v>46063</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" s="4" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="110.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" ht="110.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" ht="77.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
       <c r="B10" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="49.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="2" max="2" width="23.54296875" customWidth="1"/>
+    <col min="3" max="3" width="43.81640625" customWidth="1"/>
+    <col min="4" max="4" width="56.26953125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="56.26953125" customWidth="1"/>
+    <col min="6" max="6" width="49.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="9" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" s="9" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="52" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="52" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="83" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="54" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="53" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="54" t="s">
         <v>23</v>
       </c>
       <c r="E2" s="54" t="s">
         <v>24</v>
       </c>
       <c r="F2" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="55" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="54" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="54"/>
       <c r="F3" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="56" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="53" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="54" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="54" t="s">
         <v>34</v>
       </c>
       <c r="F4" s="54" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="56" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="56" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="53" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="54" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="56" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="53" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="54" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="54" t="s">
         <v>43</v>
       </c>
       <c r="F6" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A7" s="53" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="54" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="57" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="54" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="54" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="20" x14ac:dyDescent="0.35">
       <c r="A8" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="59" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="57" t="s">
         <v>46</v>
       </c>
       <c r="D8" s="59" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="59"/>
       <c r="F8" s="59" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="53" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="54" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="57" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="54" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="54" t="s">
         <v>55</v>
       </c>
       <c r="F9" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="53" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="57" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="60" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="54"/>
       <c r="F10" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="54" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="53" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="54" t="s">
         <v>61</v>
       </c>
       <c r="E11" s="54"/>
       <c r="F11" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="56" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="53" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="54" t="s">
         <v>64</v>
       </c>
       <c r="E12" s="54" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="53" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="57" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="54" t="s">
         <v>69</v>
       </c>
       <c r="E13" s="54"/>
       <c r="F13" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="53" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="54" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="57" t="s">
         <v>72</v>
       </c>
       <c r="D14" s="54" t="s">
         <v>73</v>
       </c>
       <c r="E14" s="54"/>
       <c r="F14" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" s="2" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A15" s="53" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="54" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="53" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="54" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="54"/>
       <c r="F15" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="58" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="59" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="57" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="59" t="s">
         <v>79</v>
       </c>
       <c r="E16" s="59" t="s">
         <v>80</v>
       </c>
       <c r="F16" s="59" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="20" x14ac:dyDescent="0.35">
       <c r="A17" s="58" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="59" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="57" t="s">
         <v>84</v>
       </c>
       <c r="D17" s="59" t="s">
         <v>85</v>
       </c>
       <c r="E17" s="59"/>
       <c r="F17" s="59" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A18" s="53" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="54" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="53" t="s">
         <v>88</v>
       </c>
       <c r="D18" s="54" t="s">
         <v>89</v>
       </c>
       <c r="E18" s="54"/>
       <c r="F18" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="53" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>91</v>
       </c>
       <c r="C19" s="53" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="54" t="s">
         <v>89</v>
       </c>
       <c r="E19" s="54"/>
       <c r="F19" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="53" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>94</v>
       </c>
       <c r="C20" s="53" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>89</v>
       </c>
       <c r="E20" s="54"/>
       <c r="F20" s="54" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="53" t="s">
         <v>95</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>96</v>
       </c>
       <c r="C21" s="53" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>97</v>
       </c>
       <c r="E21" s="54"/>
       <c r="F21" s="54" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>99</v>
       </c>
       <c r="C22" s="58" t="s">
         <v>100</v>
       </c>
       <c r="D22" s="54" t="s">
         <v>101</v>
       </c>
       <c r="E22" s="54"/>
       <c r="F22" s="54" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="54" t="s">
         <v>103</v>
       </c>
       <c r="C23" s="58" t="s">
         <v>104</v>
       </c>
       <c r="D23" s="54" t="s">
         <v>105</v>
       </c>
       <c r="E23" s="54"/>
       <c r="F23" s="54" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A24" s="6"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:AH142"/>
+  <dimension ref="A1:AI142"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I153" sqref="I153"/>
+    <sheetView tabSelected="1" topLeftCell="U78" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="AA89" sqref="AA89"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="33.140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="33.1796875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="33.1796875" style="70" customWidth="1"/>
+    <col min="4" max="4" width="43.81640625" style="1" customWidth="1"/>
+    <col min="5" max="6" width="12.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.26953125" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
-    <col min="9" max="10" width="17.5703125" style="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="10" width="17.54296875" style="1" customWidth="1"/>
+    <col min="11" max="12" width="23.81640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="16.81640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="15.453125" style="1" customWidth="1"/>
+    <col min="15" max="18" width="13.453125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.26953125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="9.1796875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="15.81640625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="15.1796875" style="1" customWidth="1"/>
+    <col min="23" max="24" width="8.26953125" style="1" customWidth="1"/>
+    <col min="26" max="26" width="9.1796875" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.54296875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="13.26953125" style="1" customWidth="1"/>
+    <col min="30" max="30" width="16.453125" style="1" customWidth="1"/>
+    <col min="31" max="32" width="11.7265625" style="1" customWidth="1"/>
+    <col min="33" max="33" width="9.7265625" style="1" customWidth="1"/>
+    <col min="34" max="34" width="9.1796875" style="1" customWidth="1"/>
+    <col min="35" max="35" width="73.7265625" customWidth="1"/>
+    <col min="36" max="37" width="11.1796875" style="1" customWidth="1"/>
+    <col min="38" max="38" width="118.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" s="10" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:35" s="10" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="39" t="s">
         <v>106</v>
       </c>
       <c r="B1" s="66" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="66" t="s">
         <v>108</v>
       </c>
       <c r="D1" s="31" t="s">
         <v>109</v>
       </c>
       <c r="E1" s="31" t="s">
         <v>110</v>
       </c>
       <c r="F1" s="31" t="s">
         <v>111</v>
       </c>
       <c r="G1" s="31" t="s">
         <v>112</v>
       </c>
       <c r="H1" s="31" t="s">
         <v>113</v>
       </c>
       <c r="I1" s="31" t="s">
@@ -5795,75 +5834,78 @@
       <c r="S1" s="31" t="s">
         <v>124</v>
       </c>
       <c r="T1" s="31" t="s">
         <v>27</v>
       </c>
       <c r="U1" s="31" t="s">
         <v>125</v>
       </c>
       <c r="V1" s="31" t="s">
         <v>126</v>
       </c>
       <c r="W1" s="31" t="s">
         <v>127</v>
       </c>
       <c r="X1" s="31" t="s">
         <v>128</v>
       </c>
       <c r="Y1" s="31" t="s">
         <v>21</v>
       </c>
       <c r="Z1" s="31" t="s">
         <v>129</v>
       </c>
       <c r="AA1" s="31" t="s">
+        <v>612</v>
+      </c>
+      <c r="AB1" s="31" t="s">
         <v>130</v>
       </c>
-      <c r="AB1" s="31" t="s">
+      <c r="AC1" s="31" t="s">
         <v>96</v>
       </c>
-      <c r="AC1" s="31" t="s">
+      <c r="AD1" s="31" t="s">
         <v>131</v>
       </c>
-      <c r="AD1" s="31" t="s">
+      <c r="AE1" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="AE1" s="31" t="s">
+      <c r="AF1" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="AF1" s="31" t="s">
+      <c r="AG1" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="AG1" s="31" t="s">
+      <c r="AH1" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="AH1" s="45" t="s">
+      <c r="AI1" s="45" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="2" spans="1:34" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:35" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="40" t="s">
         <v>133</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C2" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D2" s="14" t="s">
         <v>136</v>
       </c>
       <c r="E2" s="15">
         <v>-32.17718</v>
       </c>
       <c r="F2" s="15">
         <v>150.88415000000001</v>
       </c>
       <c r="G2" s="16">
         <v>177</v>
       </c>
       <c r="H2" s="13">
         <v>2011</v>
       </c>
       <c r="I2" s="13" t="s">
@@ -5872,70 +5914,71 @@
       <c r="J2" s="13" t="s">
         <v>137</v>
       </c>
       <c r="K2" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L2" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M2" s="13"/>
       <c r="N2" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="17"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="13"/>
-      <c r="AA2" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA2" s="13"/>
       <c r="AB2" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC2" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD2" s="18"/>
-[...5 lines deleted...]
-      <c r="AH2" s="46" t="s">
+      <c r="AD2" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG2" s="13"/>
+      <c r="AH2" s="17"/>
+      <c r="AI2" s="46" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="3" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A3" s="40" t="s">
         <v>141</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>142</v>
       </c>
       <c r="C3" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>143</v>
       </c>
       <c r="E3" s="15">
         <v>-34.579642</v>
       </c>
       <c r="F3" s="15">
         <v>150.790042</v>
       </c>
       <c r="G3" s="16">
         <v>5</v>
       </c>
       <c r="H3" s="18">
         <v>1997</v>
       </c>
       <c r="I3" s="13" t="s">
@@ -5959,55 +6002,56 @@
       <c r="Q3" s="17"/>
       <c r="R3" s="17"/>
       <c r="S3" s="17"/>
       <c r="T3" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U3" s="17"/>
       <c r="V3" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W3" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X3" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y3" s="17"/>
       <c r="Z3" s="17"/>
       <c r="AA3" s="17"/>
       <c r="AB3" s="17"/>
       <c r="AC3" s="17"/>
       <c r="AD3" s="17"/>
       <c r="AE3" s="17"/>
       <c r="AF3" s="17"/>
       <c r="AG3" s="17"/>
-      <c r="AH3" s="47" t="s">
+      <c r="AH3" s="17"/>
+      <c r="AI3" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="4" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A4" s="40" t="s">
         <v>145</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>142</v>
       </c>
       <c r="C4" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>146</v>
       </c>
       <c r="E4" s="15">
         <v>-34.557003999999999</v>
       </c>
       <c r="F4" s="15">
         <v>150.78952100000001</v>
       </c>
       <c r="G4" s="16">
         <v>5</v>
       </c>
       <c r="H4" s="18">
         <v>1978</v>
       </c>
       <c r="I4" s="13" t="s">
@@ -6022,66 +6066,67 @@
       <c r="L4" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M4" s="13"/>
       <c r="N4" s="17"/>
       <c r="O4" s="17"/>
       <c r="P4" s="17"/>
       <c r="Q4" s="17"/>
       <c r="R4" s="17"/>
       <c r="S4" s="17"/>
       <c r="T4" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U4" s="17"/>
       <c r="V4" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W4" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X4" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
-      <c r="AA4" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD4" s="17"/>
+      <c r="AA4" s="17"/>
+      <c r="AB4" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC4" s="17"/>
+      <c r="AD4" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
       <c r="AG4" s="17"/>
-      <c r="AH4" s="47" t="s">
+      <c r="AH4" s="17"/>
+      <c r="AI4" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="5" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A5" s="40" t="s">
         <v>147</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>142</v>
       </c>
       <c r="C5" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>148</v>
       </c>
       <c r="E5" s="15">
         <v>-34.577809999999999</v>
       </c>
       <c r="F5" s="15">
         <v>150.78252000000001</v>
       </c>
       <c r="G5" s="16">
         <v>13</v>
       </c>
       <c r="H5" s="18">
         <v>2005</v>
       </c>
       <c r="I5" s="13" t="s">
@@ -6100,68 +6145,69 @@
       <c r="N5" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O5" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P5" s="17"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="17"/>
       <c r="S5" s="17"/>
       <c r="T5" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U5" s="17"/>
       <c r="V5" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W5" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X5" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
-      <c r="AA5" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF5" s="17"/>
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC5" s="17"/>
+      <c r="AD5" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE5" s="17"/>
+      <c r="AF5" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG5" s="17"/>
-      <c r="AH5" s="46" t="s">
+      <c r="AH5" s="17"/>
+      <c r="AI5" s="46" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="6" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A6" s="40" t="s">
         <v>150</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C6" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>152</v>
       </c>
       <c r="E6" s="15">
         <v>-36.051819999999999</v>
       </c>
       <c r="F6" s="15">
         <v>146.93986000000001</v>
       </c>
       <c r="G6" s="16">
         <v>182</v>
       </c>
       <c r="H6" s="13">
         <v>2000</v>
       </c>
       <c r="I6" s="13" t="s">
@@ -6176,68 +6222,69 @@
       <c r="L6" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M6" s="13"/>
       <c r="N6" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O6" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="17"/>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W6" s="17"/>
       <c r="X6" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y6" s="17"/>
       <c r="Z6" s="17"/>
-      <c r="AA6" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF6" s="17"/>
+      <c r="AA6" s="17"/>
+      <c r="AB6" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC6" s="17"/>
+      <c r="AD6" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE6" s="17"/>
+      <c r="AF6" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG6" s="17"/>
-      <c r="AH6" s="46" t="s">
+      <c r="AH6" s="17"/>
+      <c r="AI6" s="46" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="7" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A7" s="40" t="s">
         <v>154</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C7" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>156</v>
       </c>
       <c r="E7" s="15">
         <v>-33.905316999999997</v>
       </c>
       <c r="F7" s="15">
         <v>151.19726700000001</v>
       </c>
       <c r="G7" s="16">
         <v>10</v>
       </c>
       <c r="H7" s="18">
         <v>2021</v>
       </c>
       <c r="I7" s="13" t="s">
@@ -6258,66 +6305,67 @@
       </c>
       <c r="O7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P7" s="17"/>
       <c r="Q7" s="17"/>
       <c r="R7" s="17"/>
       <c r="S7" s="17"/>
       <c r="T7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U7" s="17"/>
       <c r="V7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y7" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z7" s="17"/>
-      <c r="AA7" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE7" s="17"/>
       <c r="AF7" s="17"/>
       <c r="AG7" s="17"/>
-      <c r="AH7" s="48" t="s">
+      <c r="AH7" s="17"/>
+      <c r="AI7" s="48" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="8" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A8" s="40" t="s">
         <v>158</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C8" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>160</v>
       </c>
       <c r="E8" s="15">
         <v>-30.508510000000001</v>
       </c>
       <c r="F8" s="15">
         <v>151.66173000000001</v>
       </c>
       <c r="G8" s="16">
         <v>982</v>
       </c>
       <c r="H8" s="18">
         <v>2018</v>
       </c>
       <c r="I8" s="13" t="s">
@@ -6332,70 +6380,71 @@
       <c r="L8" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M8" s="13"/>
       <c r="N8" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O8" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U8" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="17"/>
-      <c r="AA8" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8" s="17"/>
       <c r="AB8" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC8" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD8" s="17"/>
-[...3 lines deleted...]
-      <c r="AF8" s="17"/>
+      <c r="AD8" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE8" s="17"/>
+      <c r="AF8" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG8" s="17"/>
-      <c r="AH8" s="46" t="s">
+      <c r="AH8" s="17"/>
+      <c r="AI8" s="46" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="9" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A9" s="40" t="s">
         <v>158</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>159</v>
       </c>
       <c r="C9" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>163</v>
       </c>
       <c r="E9" s="15">
         <v>-30.50845</v>
       </c>
       <c r="F9" s="15">
         <v>151.66165799999999</v>
       </c>
       <c r="G9" s="16">
         <v>982</v>
       </c>
       <c r="H9" s="18">
         <v>2018</v>
       </c>
       <c r="I9" s="13" t="s">
@@ -6411,55 +6460,56 @@
         <v>138</v>
       </c>
       <c r="M9" s="13"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="17"/>
       <c r="Q9" s="17"/>
       <c r="R9" s="17"/>
       <c r="S9" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T9" s="17"/>
       <c r="U9" s="17"/>
       <c r="V9" s="17"/>
       <c r="W9" s="17"/>
       <c r="X9" s="17"/>
       <c r="Y9" s="17"/>
       <c r="Z9" s="17"/>
       <c r="AA9" s="17"/>
       <c r="AB9" s="17"/>
       <c r="AC9" s="17"/>
       <c r="AD9" s="17"/>
       <c r="AE9" s="17"/>
       <c r="AF9" s="17"/>
       <c r="AG9" s="17"/>
-      <c r="AH9" s="47" t="s">
+      <c r="AH9" s="17"/>
+      <c r="AI9" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="10" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A10" s="40" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C10" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>166</v>
       </c>
       <c r="E10" s="15">
         <v>-34.30621</v>
       </c>
       <c r="F10" s="15">
         <v>150.58061000000001</v>
       </c>
       <c r="G10" s="16">
         <v>365</v>
       </c>
       <c r="H10" s="18">
         <v>1996</v>
       </c>
       <c r="I10" s="13" t="s">
@@ -6478,68 +6528,69 @@
       <c r="N10" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O10" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U10" s="17"/>
       <c r="V10" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W10" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X10" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y10" s="17"/>
       <c r="Z10" s="17"/>
-      <c r="AA10" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF10" s="17"/>
+      <c r="AA10" s="17"/>
+      <c r="AB10" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC10" s="17"/>
+      <c r="AD10" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE10" s="17"/>
+      <c r="AF10" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG10" s="17"/>
-      <c r="AH10" s="47" t="s">
+      <c r="AH10" s="17"/>
+      <c r="AI10" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="11" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A11" s="40" t="s">
         <v>167</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>170</v>
       </c>
       <c r="E11" s="15">
         <v>-35.723399999999998</v>
       </c>
       <c r="F11" s="15">
         <v>150.18719999999999</v>
       </c>
       <c r="G11" s="16">
         <v>83</v>
       </c>
       <c r="H11" s="18">
         <v>2019</v>
       </c>
       <c r="I11" s="13" t="s">
@@ -6555,55 +6606,56 @@
         <v>138</v>
       </c>
       <c r="M11" s="13"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="17"/>
       <c r="W11" s="17"/>
       <c r="X11" s="17"/>
       <c r="Y11" s="17"/>
       <c r="Z11" s="17"/>
       <c r="AA11" s="17"/>
       <c r="AB11" s="17"/>
       <c r="AC11" s="17"/>
       <c r="AD11" s="17"/>
       <c r="AE11" s="17"/>
       <c r="AF11" s="17"/>
       <c r="AG11" s="17"/>
-      <c r="AH11" s="47" t="s">
+      <c r="AH11" s="17"/>
+      <c r="AI11" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="12" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A12" s="40" t="s">
         <v>171</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>172</v>
       </c>
       <c r="C12" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D12" s="14" t="s">
         <v>173</v>
       </c>
       <c r="E12" s="15">
         <v>-33.401780000000002</v>
       </c>
       <c r="F12" s="15">
         <v>149.57455999999999</v>
       </c>
       <c r="G12" s="16">
         <v>625</v>
       </c>
       <c r="H12" s="13">
         <v>2000</v>
       </c>
       <c r="I12" s="13" t="s">
@@ -6616,66 +6668,67 @@
         <v>138</v>
       </c>
       <c r="L12" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M12" s="13"/>
       <c r="N12" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O12" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y12" s="17"/>
       <c r="Z12" s="17"/>
-      <c r="AA12" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD12" s="17"/>
+      <c r="AA12" s="17"/>
+      <c r="AB12" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC12" s="17"/>
+      <c r="AD12" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE12" s="17"/>
       <c r="AF12" s="17"/>
       <c r="AG12" s="17"/>
-      <c r="AH12" s="46" t="s">
+      <c r="AH12" s="17"/>
+      <c r="AI12" s="46" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="13" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A13" s="40" t="s">
         <v>175</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C13" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>177</v>
       </c>
       <c r="E13" s="15">
         <v>-32.796770000000002</v>
       </c>
       <c r="F13" s="15">
         <v>151.66099</v>
       </c>
       <c r="G13" s="16">
         <v>14</v>
       </c>
       <c r="H13" s="18">
         <v>1993</v>
       </c>
       <c r="I13" s="13" t="s">
@@ -6694,68 +6747,69 @@
       <c r="N13" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O13" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U13" s="17"/>
       <c r="V13" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W13" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X13" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y13" s="17"/>
       <c r="Z13" s="17"/>
-      <c r="AA13" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF13" s="17"/>
+      <c r="AA13" s="17"/>
+      <c r="AB13" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC13" s="17"/>
+      <c r="AD13" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE13" s="17"/>
+      <c r="AF13" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG13" s="17"/>
-      <c r="AH13" s="46" t="s">
+      <c r="AH13" s="17"/>
+      <c r="AI13" s="46" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="14" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>179</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C14" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>181</v>
       </c>
       <c r="E14" s="15">
         <v>-33.779910000000001</v>
       </c>
       <c r="F14" s="15">
         <v>150.90575000000001</v>
       </c>
       <c r="G14" s="16">
         <v>75</v>
       </c>
       <c r="H14" s="18">
         <v>1992</v>
       </c>
       <c r="I14" s="13" t="s">
@@ -6774,68 +6828,69 @@
       <c r="N14" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U14" s="17"/>
       <c r="V14" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W14" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X14" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y14" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z14" s="17"/>
-      <c r="AA14" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA14" s="17"/>
+      <c r="AB14" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC14" s="17"/>
       <c r="AD14" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE14" s="17"/>
+      <c r="AE14" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF14" s="17"/>
       <c r="AG14" s="17"/>
-      <c r="AH14" s="47" t="s">
+      <c r="AH14" s="17"/>
+      <c r="AI14" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="15" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A15" s="40" t="s">
         <v>182</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C15" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>184</v>
       </c>
       <c r="E15" s="15">
         <v>-30.036200000000001</v>
       </c>
       <c r="F15" s="15">
         <v>145.952</v>
       </c>
       <c r="G15" s="16">
         <v>109.7</v>
       </c>
       <c r="H15" s="18">
         <v>2007</v>
       </c>
       <c r="I15" s="13" t="s">
@@ -6851,55 +6906,56 @@
         <v>138</v>
       </c>
       <c r="M15" s="13"/>
       <c r="N15" s="17"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="17"/>
       <c r="S15" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="17"/>
       <c r="W15" s="17"/>
       <c r="X15" s="17"/>
       <c r="Y15" s="17"/>
       <c r="Z15" s="17"/>
       <c r="AA15" s="17"/>
       <c r="AB15" s="17"/>
       <c r="AC15" s="17"/>
       <c r="AD15" s="17"/>
       <c r="AE15" s="17"/>
       <c r="AF15" s="17"/>
       <c r="AG15" s="17"/>
-      <c r="AH15" s="46" t="s">
+      <c r="AH15" s="17"/>
+      <c r="AI15" s="46" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="16" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A16" s="40" t="s">
         <v>186</v>
       </c>
       <c r="B16" s="67" t="s">
         <v>187</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>188</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>189</v>
       </c>
       <c r="E16" s="14">
         <v>-34.487777000000001</v>
       </c>
       <c r="F16" s="14">
         <v>150.410134</v>
       </c>
       <c r="G16" s="16"/>
       <c r="H16" s="18">
         <v>2021</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>115</v>
       </c>
@@ -6918,66 +6974,67 @@
       </c>
       <c r="O16" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U16" s="17"/>
       <c r="V16" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W16" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X16" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y16" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z16" s="19"/>
-      <c r="AA16" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD16" s="19"/>
+      <c r="AA16" s="19"/>
+      <c r="AB16" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC16" s="17"/>
+      <c r="AD16" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE16" s="19"/>
       <c r="AF16" s="19"/>
-      <c r="AG16" s="17"/>
-      <c r="AH16" s="47" t="s">
+      <c r="AG16" s="19"/>
+      <c r="AH16" s="17"/>
+      <c r="AI16" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="17" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>190</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C17" s="67" t="s">
         <v>191</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>192</v>
       </c>
       <c r="E17" s="15">
         <v>-33.843269999999997</v>
       </c>
       <c r="F17" s="15">
         <v>151.21109000000001</v>
       </c>
       <c r="G17" s="16">
         <v>36</v>
       </c>
       <c r="H17" s="18">
         <v>2018</v>
       </c>
       <c r="I17" s="13" t="s">
@@ -7000,62 +7057,63 @@
         <v>139</v>
       </c>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V17" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W17" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X17" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y17" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z17" s="17"/>
       <c r="AA17" s="17"/>
       <c r="AB17" s="17"/>
-      <c r="AC17" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD17" s="17"/>
+      <c r="AC17" s="17"/>
+      <c r="AD17" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE17" s="17"/>
       <c r="AF17" s="17"/>
       <c r="AG17" s="17"/>
-      <c r="AH17" s="46" t="s">
+      <c r="AH17" s="17"/>
+      <c r="AI17" s="46" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="18" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A18" s="40" t="s">
         <v>194</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C18" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>195</v>
       </c>
       <c r="E18" s="15">
         <v>-33.917659999999998</v>
       </c>
       <c r="F18" s="15">
         <v>150.76192</v>
       </c>
       <c r="G18" s="16">
         <v>53</v>
       </c>
       <c r="H18" s="18">
         <v>1992</v>
       </c>
       <c r="I18" s="13" t="s">
@@ -7074,70 +7132,71 @@
       <c r="N18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U18" s="17"/>
       <c r="V18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y18" s="17"/>
       <c r="Z18" s="17"/>
-      <c r="AA18" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18" s="17"/>
       <c r="AB18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC18" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AD18" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE18" s="17"/>
+      <c r="AE18" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF18" s="17"/>
       <c r="AG18" s="17"/>
-      <c r="AH18" s="46" t="s">
+      <c r="AH18" s="17"/>
+      <c r="AI18" s="46" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="19" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A19" s="40" t="s">
         <v>197</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C19" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>198</v>
       </c>
       <c r="E19" s="15">
         <v>-32.001199999999997</v>
       </c>
       <c r="F19" s="15">
         <v>141.46899999999999</v>
       </c>
       <c r="G19" s="16">
         <v>284.5</v>
       </c>
       <c r="H19" s="18">
         <v>2008</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -7151,59 +7210,60 @@
       </c>
       <c r="L19" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M19" s="13"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
       <c r="V19" s="17"/>
       <c r="W19" s="17"/>
       <c r="X19" s="17"/>
       <c r="Y19" s="17"/>
       <c r="Z19" s="17"/>
       <c r="AA19" s="17"/>
       <c r="AB19" s="17"/>
       <c r="AC19" s="17"/>
       <c r="AD19" s="17"/>
       <c r="AE19" s="17"/>
-      <c r="AF19" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH19" s="46" t="s">
+      <c r="AF19" s="17"/>
+      <c r="AG19" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH19" s="17"/>
+      <c r="AI19" s="46" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="20" spans="1:34" ht="24" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:35" ht="24" x14ac:dyDescent="0.35">
       <c r="A20" s="40" t="s">
         <v>201</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C20" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>203</v>
       </c>
       <c r="E20" s="15">
         <v>-32.64864</v>
       </c>
       <c r="F20" s="15">
         <v>151.03598</v>
       </c>
       <c r="G20" s="16">
         <v>67</v>
       </c>
       <c r="H20" s="13">
         <v>2011</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -7221,125 +7281,129 @@
       <c r="M20" s="13"/>
       <c r="N20" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="13"/>
       <c r="U20" s="17"/>
       <c r="V20" s="13"/>
       <c r="W20" s="13"/>
       <c r="X20" s="13"/>
       <c r="Y20" s="13"/>
       <c r="Z20" s="13"/>
       <c r="AA20" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AB20" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC20" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD20" s="18"/>
-[...5 lines deleted...]
-      <c r="AH20" s="64" t="s">
+      <c r="AD20" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE20" s="18"/>
+      <c r="AF20" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG20" s="13"/>
+      <c r="AH20" s="17"/>
+      <c r="AI20" s="64" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="21" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A21" s="40" t="s">
         <v>205</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C21" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>206</v>
       </c>
       <c r="E21" s="15">
         <v>-34.174700000000001</v>
       </c>
       <c r="F21" s="15">
         <v>142.20099999999999</v>
       </c>
       <c r="G21" s="16">
         <v>50.7</v>
       </c>
       <c r="H21" s="18">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L21" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M21" s="13"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T21" s="17"/>
       <c r="U21" s="17"/>
       <c r="V21" s="17"/>
       <c r="W21" s="17"/>
       <c r="X21" s="17"/>
       <c r="Y21" s="17"/>
       <c r="Z21" s="17"/>
       <c r="AA21" s="17"/>
       <c r="AB21" s="17"/>
       <c r="AC21" s="17"/>
       <c r="AD21" s="17"/>
       <c r="AE21" s="17"/>
       <c r="AF21" s="17"/>
       <c r="AG21" s="17"/>
-      <c r="AH21" s="46" t="s">
+      <c r="AH21" s="17"/>
+      <c r="AI21" s="46" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="22" spans="1:34" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:35" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="40" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C22" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>209</v>
       </c>
       <c r="E22" s="15">
         <v>-32.47231</v>
       </c>
       <c r="F22" s="15">
         <v>151.09188</v>
       </c>
       <c r="G22" s="16">
         <v>82</v>
       </c>
       <c r="H22" s="13">
         <v>2011</v>
       </c>
       <c r="I22" s="13" t="s">
@@ -7350,70 +7414,71 @@
       </c>
       <c r="K22" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L22" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M22" s="13"/>
       <c r="N22" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O22" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="13"/>
       <c r="U22" s="17"/>
       <c r="V22" s="13"/>
       <c r="W22" s="13"/>
       <c r="X22" s="13"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="13"/>
-      <c r="AA22" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22" s="13"/>
       <c r="AB22" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC22" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD22" s="18"/>
-[...5 lines deleted...]
-      <c r="AH22" s="46" t="s">
+      <c r="AD22" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE22" s="18"/>
+      <c r="AF22" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG22" s="13"/>
+      <c r="AH22" s="17"/>
+      <c r="AI22" s="46" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="23" spans="1:34" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="40" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C23" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>212</v>
       </c>
       <c r="E23" s="15">
         <v>-34.041679999999999</v>
       </c>
       <c r="F23" s="15">
         <v>150.69013000000001</v>
       </c>
       <c r="G23" s="16">
         <v>73</v>
       </c>
       <c r="H23" s="18">
         <v>2012</v>
       </c>
       <c r="I23" s="13" t="s">
@@ -7432,70 +7497,71 @@
       <c r="N23" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O23" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U23" s="17"/>
       <c r="V23" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W23" s="17"/>
       <c r="X23" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y23" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z23" s="17"/>
-      <c r="AA23" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA23" s="17"/>
       <c r="AB23" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC23" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD23" s="17"/>
-[...3 lines deleted...]
-      <c r="AF23" s="17"/>
+      <c r="AD23" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE23" s="17"/>
+      <c r="AF23" s="21" t="s">
+        <v>139</v>
+      </c>
       <c r="AG23" s="17"/>
-      <c r="AH23" s="46" t="s">
+      <c r="AH23" s="17"/>
+      <c r="AI23" s="46" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="24" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A24" s="40" t="s">
         <v>214</v>
       </c>
       <c r="B24" s="67" t="s">
         <v>155</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>216</v>
       </c>
       <c r="E24" s="15">
         <v>-33.827271000000003</v>
       </c>
       <c r="F24" s="12">
         <v>151.21670700000001</v>
       </c>
       <c r="G24" s="16">
         <v>88</v>
       </c>
       <c r="H24" s="18">
         <v>2022</v>
       </c>
       <c r="I24" s="13" t="s">
@@ -7516,68 +7582,69 @@
       </c>
       <c r="O24" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P24" s="17"/>
       <c r="Q24" s="17"/>
       <c r="R24" s="17"/>
       <c r="S24" s="17"/>
       <c r="T24" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U24" s="13"/>
       <c r="V24" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W24" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X24" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y24" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z24" s="13"/>
-      <c r="AA24" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24" s="13"/>
       <c r="AB24" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC24" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD24" s="13"/>
+      <c r="AD24" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE24" s="13"/>
       <c r="AF24" s="13"/>
       <c r="AG24" s="13"/>
-      <c r="AH24" s="46" t="s">
+      <c r="AH24" s="13"/>
+      <c r="AI24" s="46" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="25" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A25" s="40" t="s">
         <v>218</v>
       </c>
       <c r="B25" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C25" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>219</v>
       </c>
       <c r="E25" s="15">
         <v>-34.056100000000001</v>
       </c>
       <c r="F25" s="15">
         <v>150.81219999999999</v>
       </c>
       <c r="G25" s="16">
         <v>84</v>
       </c>
       <c r="H25" s="18">
         <v>1976</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -7592,64 +7659,65 @@
       <c r="L25" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M25" s="13"/>
       <c r="N25" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O25" s="17"/>
       <c r="P25" s="17"/>
       <c r="Q25" s="17"/>
       <c r="R25" s="17"/>
       <c r="S25" s="17"/>
       <c r="T25" s="17"/>
       <c r="U25" s="17"/>
       <c r="V25" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W25" s="17"/>
       <c r="X25" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z25" s="17"/>
-      <c r="AA25" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AB25" s="17"/>
+      <c r="AA25" s="17"/>
+      <c r="AB25" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AC25" s="17"/>
       <c r="AD25" s="17"/>
       <c r="AE25" s="17"/>
       <c r="AF25" s="17"/>
       <c r="AG25" s="17"/>
-      <c r="AH25" s="47" t="s">
+      <c r="AH25" s="17"/>
+      <c r="AI25" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="26" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A26" s="40" t="s">
         <v>220</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C26" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>221</v>
       </c>
       <c r="E26" s="15">
         <v>-34.066659999999999</v>
       </c>
       <c r="F26" s="15">
         <v>150.79558</v>
       </c>
       <c r="G26" s="16">
         <v>112</v>
       </c>
       <c r="H26" s="18">
         <v>2012</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -7670,68 +7738,69 @@
       </c>
       <c r="O26" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P26" s="17"/>
       <c r="Q26" s="17"/>
       <c r="R26" s="17"/>
       <c r="S26" s="17"/>
       <c r="T26" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U26" s="17"/>
       <c r="V26" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W26" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y26" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z26" s="17"/>
-      <c r="AA26" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF26" s="17"/>
+      <c r="AA26" s="17"/>
+      <c r="AB26" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC26" s="17"/>
+      <c r="AD26" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE26" s="17"/>
+      <c r="AF26" s="21" t="s">
+        <v>139</v>
+      </c>
       <c r="AG26" s="17"/>
-      <c r="AH26" s="46" t="s">
+      <c r="AH26" s="17"/>
+      <c r="AI26" s="46" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="27" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A27" s="40" t="s">
         <v>223</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C27" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>224</v>
       </c>
       <c r="E27" s="15">
         <v>-32.909640000000003</v>
       </c>
       <c r="F27" s="15">
         <v>151.76335</v>
       </c>
       <c r="G27" s="16">
         <v>5</v>
       </c>
       <c r="H27" s="18">
         <v>2014</v>
       </c>
       <c r="I27" s="13" t="s">
@@ -7746,70 +7815,71 @@
       <c r="L27" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M27" s="13"/>
       <c r="N27" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O27" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P27" s="17"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
       <c r="U27" s="17"/>
       <c r="V27" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W27" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X27" s="17"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="17"/>
-      <c r="AA27" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27" s="17"/>
       <c r="AB27" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC27" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD27" s="17"/>
-[...3 lines deleted...]
-      <c r="AF27" s="17"/>
+      <c r="AD27" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE27" s="17"/>
+      <c r="AF27" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG27" s="17"/>
-      <c r="AH27" s="46" t="s">
+      <c r="AH27" s="17"/>
+      <c r="AI27" s="46" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="28" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A28" s="40" t="s">
         <v>226</v>
       </c>
       <c r="B28" s="67" t="s">
         <v>142</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>227</v>
       </c>
       <c r="E28" s="15">
         <v>-34.244788</v>
       </c>
       <c r="F28" s="15">
         <v>150.82351600000001</v>
       </c>
       <c r="G28" s="16">
         <v>56</v>
       </c>
       <c r="H28" s="18">
         <v>2019</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -7830,66 +7900,67 @@
       </c>
       <c r="O28" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P28" s="17"/>
       <c r="Q28" s="17"/>
       <c r="R28" s="17"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U28" s="17"/>
       <c r="V28" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W28" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y28" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z28" s="17"/>
-      <c r="AA28" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD28" s="17"/>
+      <c r="AA28" s="17"/>
+      <c r="AB28" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC28" s="17"/>
+      <c r="AD28" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE28" s="17"/>
       <c r="AF28" s="17"/>
       <c r="AG28" s="17"/>
-      <c r="AH28" s="47" t="s">
+      <c r="AH28" s="17"/>
+      <c r="AI28" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="29" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A29" s="40" t="s">
         <v>228</v>
       </c>
       <c r="B29" s="20" t="s">
         <v>229</v>
       </c>
       <c r="C29" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>230</v>
       </c>
       <c r="E29" s="15">
         <v>-33.891559999999998</v>
       </c>
       <c r="F29" s="15">
         <v>151.0461</v>
       </c>
       <c r="G29" s="16">
         <v>32</v>
       </c>
       <c r="H29" s="18">
         <v>2003</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -7912,68 +7983,69 @@
         <v>139</v>
       </c>
       <c r="P29" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Q29" s="17"/>
       <c r="R29" s="17"/>
       <c r="S29" s="17"/>
       <c r="T29" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U29" s="17"/>
       <c r="V29" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W29" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y29" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z29" s="17"/>
-      <c r="AA29" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA29" s="17"/>
+      <c r="AB29" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC29" s="17"/>
       <c r="AD29" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE29" s="17"/>
+      <c r="AE29" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF29" s="17"/>
       <c r="AG29" s="17"/>
-      <c r="AH29" s="47" t="s">
+      <c r="AH29" s="17"/>
+      <c r="AI29" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="30" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A30" s="40" t="s">
         <v>231</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C30" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>232</v>
       </c>
       <c r="E30" s="15">
         <v>-31.483699999999999</v>
       </c>
       <c r="F30" s="15">
         <v>145.82900000000001</v>
       </c>
       <c r="G30" s="16">
         <v>260.39999999999998</v>
       </c>
       <c r="H30" s="18">
         <v>2007</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -7987,59 +8059,60 @@
       </c>
       <c r="L30" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M30" s="13"/>
       <c r="N30" s="17"/>
       <c r="O30" s="17"/>
       <c r="P30" s="17"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="17"/>
-      <c r="AF30" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH30" s="46" t="s">
+      <c r="AF30" s="17"/>
+      <c r="AG30" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH30" s="17"/>
+      <c r="AI30" s="46" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="31" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A31" s="40" t="s">
         <v>234</v>
       </c>
       <c r="B31" s="67" t="s">
         <v>235</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>236</v>
       </c>
       <c r="E31" s="15">
         <v>-30.298310000000001</v>
       </c>
       <c r="F31" s="15">
         <v>153.11807999999999</v>
       </c>
       <c r="G31" s="16">
         <v>21</v>
       </c>
       <c r="H31" s="18">
         <v>2019</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -8058,66 +8131,67 @@
       <c r="N31" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O31" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U31" s="17"/>
       <c r="V31" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W31" s="17"/>
       <c r="X31" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y31" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z31" s="17"/>
-      <c r="AA31" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD31" s="17"/>
+      <c r="AA31" s="17"/>
+      <c r="AB31" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC31" s="17"/>
+      <c r="AD31" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
-      <c r="AH31" s="47" t="s">
+      <c r="AH31" s="17"/>
+      <c r="AI31" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="32" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A32" s="40" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="67" t="s">
         <v>235</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>236</v>
       </c>
       <c r="E32" s="15">
         <v>-30.298310000000001</v>
       </c>
       <c r="F32" s="15">
         <v>153.11807999999999</v>
       </c>
       <c r="G32" s="16">
         <v>21</v>
       </c>
       <c r="H32" s="18">
         <v>2019</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -8133,55 +8207,56 @@
         <v>138</v>
       </c>
       <c r="M32" s="13"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="17"/>
       <c r="S32" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="17"/>
       <c r="W32" s="17"/>
       <c r="X32" s="17"/>
       <c r="Y32" s="17"/>
       <c r="Z32" s="17"/>
       <c r="AA32" s="17"/>
       <c r="AB32" s="17"/>
       <c r="AC32" s="17"/>
       <c r="AD32" s="17"/>
       <c r="AE32" s="17"/>
       <c r="AF32" s="17"/>
       <c r="AG32" s="17"/>
-      <c r="AH32" s="47" t="s">
+      <c r="AH32" s="17"/>
+      <c r="AI32" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="33" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A33" s="40" t="s">
         <v>234</v>
       </c>
       <c r="B33" s="67" t="s">
         <v>235</v>
       </c>
       <c r="C33" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>236</v>
       </c>
       <c r="E33" s="15">
         <v>-30.298279999999998</v>
       </c>
       <c r="F33" s="15">
         <v>153.11811</v>
       </c>
       <c r="G33" s="16">
         <v>21</v>
       </c>
       <c r="H33" s="18">
         <v>2020</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -8200,132 +8275,134 @@
       <c r="N33" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O33" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P33" s="17"/>
       <c r="Q33" s="17"/>
       <c r="R33" s="17"/>
       <c r="S33" s="17"/>
       <c r="T33" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U33" s="17"/>
       <c r="V33" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W33" s="17"/>
       <c r="X33" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y33" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z33" s="17"/>
-      <c r="AA33" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD33" s="17"/>
+      <c r="AA33" s="17"/>
+      <c r="AB33" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC33" s="17"/>
+      <c r="AD33" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE33" s="17"/>
       <c r="AF33" s="17"/>
       <c r="AG33" s="17"/>
-      <c r="AH33" s="49" t="s">
+      <c r="AH33" s="17"/>
+      <c r="AI33" s="49" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="34" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A34" s="40" t="s">
         <v>239</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>240</v>
       </c>
       <c r="C34" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>241</v>
       </c>
       <c r="E34" s="15">
         <v>-33.066459999999999</v>
       </c>
       <c r="F34" s="15">
         <v>147.22832</v>
       </c>
       <c r="G34" s="16">
         <v>193</v>
       </c>
       <c r="H34" s="18">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K34" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L34" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M34" s="13"/>
       <c r="N34" s="17"/>
       <c r="O34" s="17"/>
       <c r="P34" s="17"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="17"/>
       <c r="W34" s="17"/>
       <c r="X34" s="17"/>
       <c r="Y34" s="17"/>
       <c r="Z34" s="17"/>
       <c r="AA34" s="17"/>
       <c r="AB34" s="17"/>
       <c r="AC34" s="17"/>
       <c r="AD34" s="17"/>
       <c r="AE34" s="17"/>
-      <c r="AF34" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH34" s="46" t="s">
+      <c r="AF34" s="17"/>
+      <c r="AG34" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH34" s="17"/>
+      <c r="AI34" s="46" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="35" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A35" s="40" t="s">
         <v>243</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C35" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>244</v>
       </c>
       <c r="E35" s="15">
         <v>-33.872880000000002</v>
       </c>
       <c r="F35" s="15">
         <v>151.21323000000001</v>
       </c>
       <c r="G35" s="16">
         <v>26</v>
       </c>
       <c r="H35" s="18">
         <v>2019</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -8348,62 +8425,63 @@
         <v>139</v>
       </c>
       <c r="P35" s="17"/>
       <c r="Q35" s="17"/>
       <c r="R35" s="17"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U35" s="17"/>
       <c r="V35" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W35" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y35" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z35" s="17"/>
       <c r="AA35" s="17"/>
       <c r="AB35" s="17"/>
-      <c r="AC35" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AD35" s="17"/>
+      <c r="AC35" s="17"/>
+      <c r="AD35" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE35" s="17"/>
       <c r="AF35" s="17"/>
       <c r="AG35" s="17"/>
-      <c r="AH35" s="46" t="s">
+      <c r="AH35" s="17"/>
+      <c r="AI35" s="46" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="36" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A36" s="40" t="s">
         <v>246</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>187</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>247</v>
       </c>
       <c r="E36" s="15">
         <v>-36.2226</v>
       </c>
       <c r="F36" s="15">
         <v>149.13310000000001</v>
       </c>
       <c r="G36" s="16">
         <v>925</v>
       </c>
       <c r="H36" s="18">
         <v>2020</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -8419,55 +8497,56 @@
         <v>138</v>
       </c>
       <c r="M36" s="13"/>
       <c r="N36" s="17"/>
       <c r="O36" s="17"/>
       <c r="P36" s="17"/>
       <c r="Q36" s="17"/>
       <c r="R36" s="17"/>
       <c r="S36" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="17"/>
       <c r="W36" s="17"/>
       <c r="X36" s="17"/>
       <c r="Y36" s="17"/>
       <c r="Z36" s="17"/>
       <c r="AA36" s="17"/>
       <c r="AB36" s="17"/>
       <c r="AC36" s="17"/>
       <c r="AD36" s="17"/>
       <c r="AE36" s="17"/>
       <c r="AF36" s="17"/>
       <c r="AG36" s="17"/>
-      <c r="AH36" s="47" t="s">
+      <c r="AH36" s="17"/>
+      <c r="AI36" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="37" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A37" s="41" t="s">
         <v>246</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>187</v>
       </c>
       <c r="C37" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>247</v>
       </c>
       <c r="E37" s="15">
         <v>-36.2226</v>
       </c>
       <c r="F37" s="15">
         <v>149.13310000000001</v>
       </c>
       <c r="G37" s="13">
         <v>831</v>
       </c>
       <c r="H37" s="18">
         <v>2020</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -8483,121 +8562,123 @@
         <v>138</v>
       </c>
       <c r="M37" s="13"/>
       <c r="N37" s="17"/>
       <c r="O37" s="17"/>
       <c r="P37" s="17"/>
       <c r="Q37" s="17"/>
       <c r="R37" s="17"/>
       <c r="S37" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T37" s="17"/>
       <c r="U37" s="17"/>
       <c r="V37" s="17"/>
       <c r="W37" s="17"/>
       <c r="X37" s="17"/>
       <c r="Y37" s="17"/>
       <c r="Z37" s="17"/>
       <c r="AA37" s="17"/>
       <c r="AB37" s="17"/>
       <c r="AC37" s="17"/>
       <c r="AD37" s="17"/>
       <c r="AE37" s="17"/>
       <c r="AF37" s="17"/>
       <c r="AG37" s="17"/>
-      <c r="AH37" s="46" t="s">
+      <c r="AH37" s="17"/>
+      <c r="AI37" s="46" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="38" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A38" s="40" t="s">
         <v>249</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C38" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>250</v>
       </c>
       <c r="E38" s="15">
         <v>-32.976177</v>
       </c>
       <c r="F38" s="15">
         <v>141.61834400000001</v>
       </c>
       <c r="G38" s="16">
         <v>193</v>
       </c>
       <c r="H38" s="18">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K38" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L38" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M38" s="13"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="17"/>
       <c r="Z38" s="17"/>
       <c r="AA38" s="17"/>
       <c r="AB38" s="17"/>
       <c r="AC38" s="17"/>
       <c r="AD38" s="17"/>
       <c r="AE38" s="17"/>
-      <c r="AF38" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH38" s="46" t="s">
+      <c r="AF38" s="17"/>
+      <c r="AG38" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH38" s="17"/>
+      <c r="AI38" s="46" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="39" spans="1:34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:35" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="40" t="s">
         <v>252</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>253</v>
       </c>
       <c r="E39" s="15">
         <v>-33.838180000000001</v>
       </c>
       <c r="F39" s="15">
         <v>148.65413000000001</v>
       </c>
       <c r="G39" s="16">
         <v>296</v>
       </c>
       <c r="H39" s="18">
         <v>2007</v>
       </c>
       <c r="I39" s="13" t="s">
@@ -8611,59 +8692,60 @@
       </c>
       <c r="L39" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M39" s="13"/>
       <c r="N39" s="17"/>
       <c r="O39" s="17"/>
       <c r="P39" s="17"/>
       <c r="Q39" s="17"/>
       <c r="R39" s="17"/>
       <c r="S39" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T39" s="17"/>
       <c r="U39" s="17"/>
       <c r="V39" s="17"/>
       <c r="W39" s="17"/>
       <c r="X39" s="17"/>
       <c r="Y39" s="17"/>
       <c r="Z39" s="17"/>
       <c r="AA39" s="17"/>
       <c r="AB39" s="17"/>
       <c r="AC39" s="17"/>
       <c r="AD39" s="17"/>
       <c r="AE39" s="17"/>
-      <c r="AF39" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH39" s="46" t="s">
+      <c r="AF39" s="17"/>
+      <c r="AG39" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH39" s="17"/>
+      <c r="AI39" s="46" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="40" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A40" s="40" t="s">
         <v>255</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C40" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D40" s="14" t="s">
         <v>256</v>
       </c>
       <c r="E40" s="15">
         <v>-35.557499999999997</v>
       </c>
       <c r="F40" s="15">
         <v>144.946</v>
       </c>
       <c r="G40" s="16">
         <v>97.9</v>
       </c>
       <c r="H40" s="18">
         <v>2007</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -8677,123 +8759,125 @@
       </c>
       <c r="L40" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M40" s="13"/>
       <c r="N40" s="17"/>
       <c r="O40" s="17"/>
       <c r="P40" s="17"/>
       <c r="Q40" s="17"/>
       <c r="R40" s="17"/>
       <c r="S40" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T40" s="17"/>
       <c r="U40" s="17"/>
       <c r="V40" s="17"/>
       <c r="W40" s="17"/>
       <c r="X40" s="17"/>
       <c r="Y40" s="17"/>
       <c r="Z40" s="17"/>
       <c r="AA40" s="17"/>
       <c r="AB40" s="17"/>
       <c r="AC40" s="17"/>
       <c r="AD40" s="17"/>
       <c r="AE40" s="17"/>
-      <c r="AF40" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH40" s="46" t="s">
+      <c r="AF40" s="17"/>
+      <c r="AG40" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH40" s="17"/>
+      <c r="AI40" s="46" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="41" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A41" s="40" t="s">
         <v>258</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>240</v>
       </c>
       <c r="C41" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>259</v>
       </c>
       <c r="E41" s="15">
         <v>-32.219499999999996</v>
       </c>
       <c r="F41" s="15">
         <v>148.578</v>
       </c>
       <c r="G41" s="16">
         <v>281.60000000000002</v>
       </c>
       <c r="H41" s="18">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K41" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L41" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M41" s="13"/>
       <c r="N41" s="17"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="17"/>
       <c r="W41" s="17"/>
       <c r="X41" s="17"/>
       <c r="Y41" s="17"/>
       <c r="Z41" s="17"/>
       <c r="AA41" s="17"/>
       <c r="AB41" s="17"/>
       <c r="AC41" s="17"/>
       <c r="AD41" s="17"/>
       <c r="AE41" s="17"/>
-      <c r="AF41" s="21"/>
-[...1 lines deleted...]
-      <c r="AH41" s="46" t="s">
+      <c r="AF41" s="17"/>
+      <c r="AG41" s="21"/>
+      <c r="AH41" s="17"/>
+      <c r="AI41" s="46" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="42" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A42" s="40" t="s">
         <v>261</v>
       </c>
       <c r="B42" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C42" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>262</v>
       </c>
       <c r="E42" s="15">
         <v>-33.91619</v>
       </c>
       <c r="F42" s="15">
         <v>151.13577000000001</v>
       </c>
       <c r="G42" s="16">
         <v>7</v>
       </c>
       <c r="H42" s="18">
         <v>1978</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8810,66 +8894,67 @@
       </c>
       <c r="M42" s="13"/>
       <c r="N42" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O42" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P42" s="17"/>
       <c r="Q42" s="17"/>
       <c r="R42" s="17"/>
       <c r="S42" s="17"/>
       <c r="T42" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U42" s="17"/>
       <c r="V42" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W42" s="17"/>
       <c r="X42" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y42" s="17"/>
       <c r="Z42" s="17"/>
-      <c r="AA42" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD42" s="17"/>
+      <c r="AA42" s="17"/>
+      <c r="AB42" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC42" s="17"/>
+      <c r="AD42" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE42" s="17"/>
       <c r="AF42" s="17"/>
       <c r="AG42" s="17"/>
-      <c r="AH42" s="46" t="s">
+      <c r="AH42" s="17"/>
+      <c r="AI42" s="46" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="43" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A43" s="40" t="s">
         <v>264</v>
       </c>
       <c r="B43" s="67" t="s">
         <v>172</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>265</v>
       </c>
       <c r="D43" s="62" t="s">
         <v>266</v>
       </c>
       <c r="E43" s="15">
         <v>-33.552041000000003</v>
       </c>
       <c r="F43" s="15">
         <v>149.05211199999999</v>
       </c>
       <c r="G43" s="16">
         <v>703</v>
       </c>
       <c r="H43" s="18">
         <v>2023</v>
       </c>
       <c r="I43" s="13" t="s">
@@ -8879,63 +8964,64 @@
         <v>2025</v>
       </c>
       <c r="K43" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L43" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M43" s="13"/>
       <c r="N43" s="17"/>
       <c r="O43" s="17"/>
       <c r="P43" s="17"/>
       <c r="Q43" s="17"/>
       <c r="R43" s="17"/>
       <c r="S43" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T43" s="17"/>
       <c r="U43" s="17"/>
       <c r="V43" s="17"/>
       <c r="W43" s="17"/>
       <c r="X43" s="17"/>
       <c r="Y43" s="28"/>
       <c r="Z43" s="19"/>
       <c r="AA43" s="19"/>
-      <c r="AB43" s="17"/>
-      <c r="AC43" s="19"/>
+      <c r="AB43" s="19"/>
+      <c r="AC43" s="17"/>
       <c r="AD43" s="19"/>
       <c r="AE43" s="19"/>
-      <c r="AF43" s="17" t="s">
-[...3 lines deleted...]
-      <c r="AH43" s="63" t="s">
+      <c r="AF43" s="19"/>
+      <c r="AG43" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH43" s="17"/>
+      <c r="AI43" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="44" spans="1:34" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:35" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="40" t="s">
         <v>267</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C44" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>268</v>
       </c>
       <c r="E44" s="15">
         <v>-34.442999999999998</v>
       </c>
       <c r="F44" s="15">
         <v>142.88900000000001</v>
       </c>
       <c r="G44" s="16">
         <v>281.60000000000002</v>
       </c>
       <c r="H44" s="18">
         <v>2005</v>
       </c>
       <c r="I44" s="13" t="s">
@@ -8944,64 +9030,65 @@
       <c r="J44" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K44" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L44" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M44" s="13"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T44" s="17"/>
       <c r="U44" s="17"/>
       <c r="V44" s="17"/>
       <c r="W44" s="17"/>
       <c r="X44" s="17"/>
       <c r="Y44" s="17"/>
       <c r="Z44" s="17"/>
-      <c r="AA44" s="19"/>
-      <c r="AB44" s="17"/>
+      <c r="AA44" s="17"/>
+      <c r="AB44" s="19"/>
       <c r="AC44" s="17"/>
       <c r="AD44" s="17"/>
       <c r="AE44" s="17"/>
-      <c r="AF44" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH44" s="46" t="s">
+      <c r="AF44" s="17"/>
+      <c r="AG44" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH44" s="17"/>
+      <c r="AI44" s="46" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="45" spans="1:34" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:35" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="40" t="s">
         <v>270</v>
       </c>
       <c r="B45" s="67" t="s">
         <v>172</v>
       </c>
       <c r="C45" s="20" t="s">
         <v>265</v>
       </c>
       <c r="D45" s="14" t="s">
         <v>271</v>
       </c>
       <c r="E45" s="15">
         <v>-33.467536000000003</v>
       </c>
       <c r="F45" s="15">
         <v>149.065111</v>
       </c>
       <c r="G45" s="16">
         <v>926</v>
       </c>
       <c r="H45" s="18">
         <v>2023</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -9011,63 +9098,64 @@
         <v>2025</v>
       </c>
       <c r="K45" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L45" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M45" s="13"/>
       <c r="N45" s="17"/>
       <c r="O45" s="17"/>
       <c r="P45" s="17"/>
       <c r="Q45" s="17"/>
       <c r="R45" s="17"/>
       <c r="S45" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T45" s="17"/>
       <c r="U45" s="17"/>
       <c r="V45" s="17"/>
       <c r="W45" s="17"/>
       <c r="X45" s="17"/>
       <c r="Y45" s="28"/>
       <c r="Z45" s="19"/>
       <c r="AA45" s="19"/>
-      <c r="AB45" s="17"/>
-      <c r="AC45" s="19"/>
+      <c r="AB45" s="19"/>
+      <c r="AC45" s="17"/>
       <c r="AD45" s="19"/>
       <c r="AE45" s="19"/>
-      <c r="AF45" s="17" t="s">
-[...3 lines deleted...]
-      <c r="AH45" s="63" t="s">
+      <c r="AF45" s="19"/>
+      <c r="AG45" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH45" s="17"/>
+      <c r="AI45" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="46" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A46" s="40" t="s">
         <v>272</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>187</v>
       </c>
       <c r="C46" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>273</v>
       </c>
       <c r="E46" s="15">
         <v>-34.734520000000003</v>
       </c>
       <c r="F46" s="15">
         <v>149.72416000000001</v>
       </c>
       <c r="G46" s="22">
         <v>702</v>
       </c>
       <c r="H46" s="18">
         <v>2019</v>
       </c>
       <c r="I46" s="13" t="s">
@@ -9084,70 +9172,71 @@
       </c>
       <c r="M46" s="13"/>
       <c r="N46" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O46" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
       <c r="S46" s="17"/>
       <c r="T46" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U46" s="17"/>
       <c r="V46" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W46" s="17"/>
       <c r="X46" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y46" s="17"/>
       <c r="Z46" s="17"/>
-      <c r="AA46" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA46" s="17"/>
       <c r="AB46" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC46" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD46" s="17"/>
-[...3 lines deleted...]
-      <c r="AF46" s="17"/>
+      <c r="AD46" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE46" s="17"/>
+      <c r="AF46" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG46" s="17"/>
-      <c r="AH46" s="46" t="s">
+      <c r="AH46" s="17"/>
+      <c r="AI46" s="46" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="47" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A47" s="40" t="s">
         <v>275</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>276</v>
       </c>
       <c r="C47" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>277</v>
       </c>
       <c r="E47" s="15">
         <v>-29.620691000000001</v>
       </c>
       <c r="F47" s="15">
         <v>152.96331000000001</v>
       </c>
       <c r="G47" s="16">
         <v>35</v>
       </c>
       <c r="H47" s="18">
         <v>2019</v>
       </c>
       <c r="I47" s="13" t="s">
@@ -9163,123 +9252,125 @@
         <v>138</v>
       </c>
       <c r="M47" s="13"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
       <c r="S47" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T47" s="17"/>
       <c r="U47" s="17"/>
       <c r="V47" s="17"/>
       <c r="W47" s="17"/>
       <c r="X47" s="17"/>
       <c r="Y47" s="17"/>
       <c r="Z47" s="17"/>
       <c r="AA47" s="17"/>
       <c r="AB47" s="17"/>
       <c r="AC47" s="17"/>
       <c r="AD47" s="17"/>
       <c r="AE47" s="17"/>
       <c r="AF47" s="17"/>
       <c r="AG47" s="17"/>
-      <c r="AH47" s="47" t="s">
+      <c r="AH47" s="17"/>
+      <c r="AI47" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="48" spans="1:34" ht="48" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:35" ht="48" x14ac:dyDescent="0.3">
       <c r="A48" s="40" t="s">
         <v>275</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>276</v>
       </c>
       <c r="C48" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>277</v>
       </c>
       <c r="E48" s="15">
         <v>-29.62236</v>
       </c>
       <c r="F48" s="15">
         <v>152.96063000000001</v>
       </c>
       <c r="G48" s="16">
         <v>35</v>
       </c>
       <c r="H48" s="18">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K48" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L48" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M48" s="13" t="s">
         <v>278</v>
       </c>
       <c r="N48" s="17"/>
       <c r="O48" s="17"/>
       <c r="P48" s="17"/>
       <c r="Q48" s="17"/>
       <c r="R48" s="17"/>
       <c r="S48" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="17"/>
       <c r="W48" s="17"/>
       <c r="X48" s="17"/>
       <c r="Y48" s="17"/>
       <c r="Z48" s="17"/>
       <c r="AA48" s="17"/>
       <c r="AB48" s="17"/>
       <c r="AC48" s="17"/>
       <c r="AD48" s="17"/>
       <c r="AE48" s="17"/>
-      <c r="AF48" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH48" s="46" t="s">
+      <c r="AF48" s="17"/>
+      <c r="AG48" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH48" s="17"/>
+      <c r="AI48" s="46" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="49" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A49" s="40" t="s">
         <v>280</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C49" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>281</v>
       </c>
       <c r="E49" s="15">
         <v>-34.248890000000003</v>
       </c>
       <c r="F49" s="15">
         <v>146.06980999999999</v>
       </c>
       <c r="G49" s="16">
         <v>131.5</v>
       </c>
       <c r="H49" s="18">
         <v>2012</v>
       </c>
       <c r="I49" s="13" t="s">
@@ -9293,57 +9384,58 @@
       </c>
       <c r="L49" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M49" s="13"/>
       <c r="N49" s="17"/>
       <c r="O49" s="17"/>
       <c r="P49" s="17"/>
       <c r="Q49" s="17"/>
       <c r="R49" s="17"/>
       <c r="S49" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T49" s="17"/>
       <c r="U49" s="17"/>
       <c r="V49" s="17"/>
       <c r="W49" s="17"/>
       <c r="X49" s="17"/>
       <c r="Y49" s="17"/>
       <c r="Z49" s="17"/>
       <c r="AA49" s="17"/>
       <c r="AB49" s="17"/>
       <c r="AC49" s="17"/>
       <c r="AD49" s="17"/>
       <c r="AE49" s="17"/>
-      <c r="AF49" s="21"/>
-[...1 lines deleted...]
-      <c r="AH49" s="46" t="s">
+      <c r="AF49" s="17"/>
+      <c r="AG49" s="21"/>
+      <c r="AH49" s="17"/>
+      <c r="AI49" s="46" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="50" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A50" s="40" t="s">
         <v>283</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>284</v>
       </c>
       <c r="C50" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>285</v>
       </c>
       <c r="E50" s="15">
         <v>-30.981780000000001</v>
       </c>
       <c r="F50" s="15">
         <v>150.26069000000001</v>
       </c>
       <c r="G50" s="16">
         <v>274</v>
       </c>
       <c r="H50" s="18">
         <v>2017</v>
       </c>
       <c r="I50" s="13" t="s">
@@ -9358,70 +9450,71 @@
       <c r="L50" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M50" s="13"/>
       <c r="N50" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O50" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P50" s="17"/>
       <c r="Q50" s="17"/>
       <c r="R50" s="17"/>
       <c r="S50" s="17"/>
       <c r="T50" s="17"/>
       <c r="U50" s="17"/>
       <c r="V50" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W50" s="17"/>
       <c r="X50" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y50" s="17"/>
       <c r="Z50" s="17"/>
-      <c r="AA50" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50" s="17"/>
       <c r="AB50" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC50" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD50" s="17"/>
-[...5 lines deleted...]
-      <c r="AH50" s="48" t="s">
+      <c r="AD50" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE50" s="17"/>
+      <c r="AF50" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG50" s="23"/>
+      <c r="AH50" s="17"/>
+      <c r="AI50" s="48" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="51" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A51" s="40" t="s">
         <v>287</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>284</v>
       </c>
       <c r="C51" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D51" s="14" t="s">
         <v>285</v>
       </c>
       <c r="E51" s="15">
         <v>-30.981876</v>
       </c>
       <c r="F51" s="15">
         <v>150.26066599999999</v>
       </c>
       <c r="G51" s="16">
         <v>274</v>
       </c>
       <c r="H51" s="18">
         <v>2019</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -9435,59 +9528,60 @@
       </c>
       <c r="L51" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M51" s="13"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="17"/>
       <c r="Q51" s="17"/>
       <c r="R51" s="17"/>
       <c r="S51" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T51" s="17"/>
       <c r="U51" s="17"/>
       <c r="V51" s="17"/>
       <c r="W51" s="17"/>
       <c r="X51" s="17"/>
       <c r="Y51" s="17"/>
       <c r="Z51" s="17"/>
       <c r="AA51" s="17"/>
       <c r="AB51" s="17"/>
       <c r="AC51" s="17"/>
       <c r="AD51" s="17"/>
       <c r="AE51" s="17"/>
-      <c r="AF51" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH51" s="46" t="s">
+      <c r="AF51" s="17"/>
+      <c r="AG51" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH51" s="17"/>
+      <c r="AI51" s="46" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="52" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A52" s="40" t="s">
         <v>289</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>284</v>
       </c>
       <c r="C52" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>290</v>
       </c>
       <c r="E52" s="15">
         <v>-31.0261</v>
       </c>
       <c r="F52" s="15">
         <v>150.26900000000001</v>
       </c>
       <c r="G52" s="16">
         <v>309.2</v>
       </c>
       <c r="H52" s="18">
         <v>2003</v>
       </c>
       <c r="I52" s="13" t="s">
@@ -9501,123 +9595,125 @@
       </c>
       <c r="L52" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M52" s="13"/>
       <c r="N52" s="17"/>
       <c r="O52" s="17"/>
       <c r="P52" s="17"/>
       <c r="Q52" s="17"/>
       <c r="R52" s="17"/>
       <c r="S52" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T52" s="17"/>
       <c r="U52" s="17"/>
       <c r="V52" s="17"/>
       <c r="W52" s="17"/>
       <c r="X52" s="17"/>
       <c r="Y52" s="17"/>
       <c r="Z52" s="17"/>
       <c r="AA52" s="17"/>
       <c r="AB52" s="17"/>
       <c r="AC52" s="17"/>
       <c r="AD52" s="17"/>
       <c r="AE52" s="17"/>
-      <c r="AF52" s="21"/>
-[...1 lines deleted...]
-      <c r="AH52" s="47" t="s">
+      <c r="AF52" s="17"/>
+      <c r="AG52" s="21"/>
+      <c r="AH52" s="17"/>
+      <c r="AI52" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="53" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A53" s="40" t="s">
         <v>291</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C53" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>292</v>
       </c>
       <c r="E53" s="15">
         <v>-34.5413</v>
       </c>
       <c r="F53" s="15">
         <v>144.83448999999999</v>
       </c>
       <c r="G53" s="16">
         <v>89.2</v>
       </c>
       <c r="H53" s="18">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K53" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L53" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M53" s="13"/>
       <c r="N53" s="17"/>
       <c r="O53" s="17"/>
       <c r="P53" s="17"/>
       <c r="Q53" s="17"/>
       <c r="R53" s="17"/>
       <c r="S53" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T53" s="17"/>
       <c r="U53" s="17"/>
       <c r="V53" s="17"/>
       <c r="W53" s="17"/>
       <c r="X53" s="17"/>
       <c r="Y53" s="17"/>
       <c r="Z53" s="17"/>
       <c r="AA53" s="17"/>
       <c r="AB53" s="17"/>
       <c r="AC53" s="17"/>
       <c r="AD53" s="17"/>
       <c r="AE53" s="17"/>
-      <c r="AF53" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH53" s="46" t="s">
+      <c r="AF53" s="17"/>
+      <c r="AG53" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH53" s="17"/>
+      <c r="AI53" s="46" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="54" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A54" s="40" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C54" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>295</v>
       </c>
       <c r="E54" s="15">
         <v>-33.491570000000003</v>
       </c>
       <c r="F54" s="15">
         <v>145.52482000000001</v>
       </c>
       <c r="G54" s="16">
         <v>120.7</v>
       </c>
       <c r="H54" s="18">
         <v>2007</v>
       </c>
       <c r="I54" s="13" t="s">
@@ -9631,121 +9727,123 @@
       </c>
       <c r="L54" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M54" s="13"/>
       <c r="N54" s="17"/>
       <c r="O54" s="17"/>
       <c r="P54" s="17"/>
       <c r="Q54" s="17"/>
       <c r="R54" s="17"/>
       <c r="S54" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T54" s="17"/>
       <c r="U54" s="17"/>
       <c r="V54" s="17"/>
       <c r="W54" s="17"/>
       <c r="X54" s="17"/>
       <c r="Y54" s="17"/>
       <c r="Z54" s="17"/>
       <c r="AA54" s="17"/>
       <c r="AB54" s="17"/>
       <c r="AC54" s="17"/>
       <c r="AD54" s="17"/>
       <c r="AE54" s="17"/>
-      <c r="AF54" s="21"/>
-[...1 lines deleted...]
-      <c r="AH54" s="46" t="s">
+      <c r="AF54" s="17"/>
+      <c r="AG54" s="21"/>
+      <c r="AH54" s="17"/>
+      <c r="AI54" s="46" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="55" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A55" s="40" t="s">
         <v>297</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C55" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>298</v>
       </c>
       <c r="E55" s="15">
         <v>-33.0548</v>
       </c>
       <c r="F55" s="15">
         <v>144.154</v>
       </c>
       <c r="G55" s="16">
         <v>83.6</v>
       </c>
       <c r="H55" s="18">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K55" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L55" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M55" s="13"/>
       <c r="N55" s="17"/>
       <c r="O55" s="17"/>
       <c r="P55" s="17"/>
       <c r="Q55" s="17"/>
       <c r="R55" s="17"/>
       <c r="S55" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T55" s="17"/>
       <c r="U55" s="17"/>
       <c r="V55" s="17"/>
       <c r="W55" s="17"/>
       <c r="X55" s="17"/>
       <c r="Y55" s="17"/>
       <c r="Z55" s="17"/>
       <c r="AA55" s="17"/>
       <c r="AB55" s="17"/>
       <c r="AC55" s="17"/>
       <c r="AD55" s="17"/>
       <c r="AE55" s="17"/>
-      <c r="AF55" s="21"/>
-[...1 lines deleted...]
-      <c r="AH55" s="46" t="s">
+      <c r="AF55" s="17"/>
+      <c r="AG55" s="21"/>
+      <c r="AH55" s="17"/>
+      <c r="AI55" s="46" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="56" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A56" s="42" t="s">
         <v>300</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C56" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D56" s="15" t="s">
         <v>301</v>
       </c>
       <c r="E56" s="15">
         <v>-32.46622</v>
       </c>
       <c r="F56" s="15">
         <v>150.86416</v>
       </c>
       <c r="G56" s="13">
         <v>87</v>
       </c>
       <c r="H56" s="13">
         <v>2011</v>
       </c>
       <c r="I56" s="13" t="s">
@@ -9754,68 +9852,69 @@
       <c r="J56" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K56" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L56" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M56" s="12"/>
       <c r="N56" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O56" s="13"/>
       <c r="P56" s="13"/>
       <c r="Q56" s="13"/>
       <c r="R56" s="13"/>
       <c r="S56" s="14"/>
       <c r="T56" s="13"/>
       <c r="U56" s="13"/>
       <c r="V56" s="15"/>
       <c r="W56" s="15"/>
       <c r="X56" s="16"/>
       <c r="Y56" s="13"/>
       <c r="Z56" s="13"/>
-      <c r="AA56" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA56" s="13"/>
       <c r="AB56" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC56" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD56" s="13"/>
-[...1 lines deleted...]
-      <c r="AF56" s="13"/>
+      <c r="AD56" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE56" s="13"/>
+      <c r="AF56" s="17"/>
       <c r="AG56" s="13"/>
-      <c r="AH56" s="46" t="s">
+      <c r="AH56" s="13"/>
+      <c r="AI56" s="46" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="57" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A57" s="40" t="s">
         <v>303</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C57" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>304</v>
       </c>
       <c r="E57" s="15">
         <v>-34.825400000000002</v>
       </c>
       <c r="F57" s="15">
         <v>147.51</v>
       </c>
       <c r="G57" s="16">
         <v>278.7</v>
       </c>
       <c r="H57" s="18">
         <v>2012</v>
       </c>
       <c r="I57" s="13" t="s">
@@ -9829,59 +9928,60 @@
       </c>
       <c r="L57" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M57" s="13"/>
       <c r="N57" s="17"/>
       <c r="O57" s="17"/>
       <c r="P57" s="17"/>
       <c r="Q57" s="17"/>
       <c r="R57" s="17"/>
       <c r="S57" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T57" s="17"/>
       <c r="U57" s="17"/>
       <c r="V57" s="17"/>
       <c r="W57" s="17"/>
       <c r="X57" s="17"/>
       <c r="Y57" s="17"/>
       <c r="Z57" s="17"/>
       <c r="AA57" s="17"/>
       <c r="AB57" s="17"/>
       <c r="AC57" s="17"/>
       <c r="AD57" s="17"/>
       <c r="AE57" s="17"/>
-      <c r="AF57" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH57" s="46" t="s">
+      <c r="AF57" s="17"/>
+      <c r="AG57" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH57" s="17"/>
+      <c r="AI57" s="46" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="58" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A58" s="40" t="s">
         <v>306</v>
       </c>
       <c r="B58" s="67" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>307</v>
       </c>
       <c r="E58" s="15">
         <v>-33.710279999999997</v>
       </c>
       <c r="F58" s="15">
         <v>150.299588</v>
       </c>
       <c r="G58" s="16">
         <v>1045.9000000000001</v>
       </c>
       <c r="H58" s="18">
         <v>2019</v>
       </c>
       <c r="I58" s="13" t="s">
@@ -9902,66 +10002,67 @@
       </c>
       <c r="O58" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P58" s="17"/>
       <c r="Q58" s="17"/>
       <c r="R58" s="17"/>
       <c r="S58" s="17"/>
       <c r="T58" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U58" s="17"/>
       <c r="V58" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W58" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X58" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y58" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z58" s="17"/>
-      <c r="AA58" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD58" s="17"/>
+      <c r="AA58" s="17"/>
+      <c r="AB58" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC58" s="17"/>
+      <c r="AD58" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE58" s="17"/>
       <c r="AF58" s="17"/>
       <c r="AG58" s="17"/>
-      <c r="AH58" s="47" t="s">
+      <c r="AH58" s="17"/>
+      <c r="AI58" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="59" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A59" s="40" t="s">
         <v>308</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>142</v>
       </c>
       <c r="C59" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>309</v>
       </c>
       <c r="E59" s="15">
         <v>-34.474080000000001</v>
       </c>
       <c r="F59" s="15">
         <v>150.81913</v>
       </c>
       <c r="G59" s="16">
         <v>5</v>
       </c>
       <c r="H59" s="18">
         <v>1994</v>
       </c>
       <c r="I59" s="13" t="s">
@@ -9978,70 +10079,71 @@
       </c>
       <c r="M59" s="13"/>
       <c r="N59" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O59" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P59" s="17"/>
       <c r="Q59" s="17"/>
       <c r="R59" s="17"/>
       <c r="S59" s="17"/>
       <c r="T59" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U59" s="17"/>
       <c r="V59" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W59" s="17"/>
       <c r="X59" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y59" s="17"/>
       <c r="Z59" s="17"/>
-      <c r="AA59" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA59" s="17"/>
+      <c r="AB59" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC59" s="17"/>
       <c r="AD59" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AE59" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AF59" s="17"/>
+      <c r="AF59" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG59" s="17"/>
-      <c r="AH59" s="46" t="s">
+      <c r="AH59" s="17"/>
+      <c r="AI59" s="46" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="60" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A60" s="43" t="s">
         <v>311</v>
       </c>
       <c r="B60" s="67" t="s">
         <v>180</v>
       </c>
       <c r="C60" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>312</v>
       </c>
       <c r="E60" s="15">
         <v>-33.521062000000001</v>
       </c>
       <c r="F60" s="15">
         <v>150.628421</v>
       </c>
       <c r="G60" s="16">
         <v>350</v>
       </c>
       <c r="H60" s="18">
         <v>2000</v>
       </c>
       <c r="I60" s="13" t="s">
@@ -10054,66 +10156,67 @@
         <v>138</v>
       </c>
       <c r="L60" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M60" s="13"/>
       <c r="N60" s="17"/>
       <c r="O60" s="17"/>
       <c r="P60" s="17"/>
       <c r="Q60" s="17"/>
       <c r="R60" s="17"/>
       <c r="S60" s="17"/>
       <c r="T60" s="17"/>
       <c r="U60" s="17"/>
       <c r="V60" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W60" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X60" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y60" s="17"/>
       <c r="Z60" s="17"/>
-      <c r="AA60" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD60" s="17"/>
+      <c r="AA60" s="17"/>
+      <c r="AB60" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC60" s="17"/>
+      <c r="AD60" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE60" s="17"/>
       <c r="AF60" s="17"/>
       <c r="AG60" s="17"/>
-      <c r="AH60" s="47" t="s">
+      <c r="AH60" s="17"/>
+      <c r="AI60" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="61" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A61" s="40" t="s">
         <v>313</v>
       </c>
       <c r="B61" s="67" t="s">
         <v>176</v>
       </c>
       <c r="C61" s="20" t="s">
         <v>188</v>
       </c>
       <c r="D61" s="14" t="s">
         <v>314</v>
       </c>
       <c r="E61" s="15">
         <v>-32.810596004970002</v>
       </c>
       <c r="F61" s="15">
         <v>151.48617714891</v>
       </c>
       <c r="G61" s="16"/>
       <c r="H61" s="18">
         <v>2021</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>115</v>
       </c>
@@ -10132,66 +10235,67 @@
       </c>
       <c r="O61" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P61" s="17"/>
       <c r="Q61" s="17"/>
       <c r="R61" s="17"/>
       <c r="S61" s="17"/>
       <c r="T61" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U61" s="17"/>
       <c r="V61" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W61" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X61" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y61" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z61" s="19"/>
-      <c r="AA61" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD61" s="19"/>
+      <c r="AA61" s="19"/>
+      <c r="AB61" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC61" s="17"/>
+      <c r="AD61" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE61" s="19"/>
       <c r="AF61" s="19"/>
-      <c r="AG61" s="17"/>
-      <c r="AH61" s="47" t="s">
+      <c r="AG61" s="19"/>
+      <c r="AH61" s="17"/>
+      <c r="AI61" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="62" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A62" s="40" t="s">
         <v>315</v>
       </c>
       <c r="B62" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>316</v>
       </c>
       <c r="E62" s="15">
         <v>-35.033047000000003</v>
       </c>
       <c r="F62" s="15">
         <v>143.53093200000001</v>
       </c>
       <c r="G62" s="16">
         <v>278.7</v>
       </c>
       <c r="H62" s="18">
         <v>2007</v>
       </c>
       <c r="I62" s="13" t="s">
@@ -10205,125 +10309,127 @@
       </c>
       <c r="L62" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M62" s="13"/>
       <c r="N62" s="17"/>
       <c r="O62" s="17"/>
       <c r="P62" s="17"/>
       <c r="Q62" s="17"/>
       <c r="R62" s="17"/>
       <c r="S62" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T62" s="17"/>
       <c r="U62" s="17"/>
       <c r="V62" s="17"/>
       <c r="W62" s="17"/>
       <c r="X62" s="17"/>
       <c r="Y62" s="17"/>
       <c r="Z62" s="17"/>
       <c r="AA62" s="17"/>
       <c r="AB62" s="17"/>
       <c r="AC62" s="17"/>
       <c r="AD62" s="17"/>
       <c r="AE62" s="17"/>
-      <c r="AF62" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH62" s="46" t="s">
+      <c r="AF62" s="17"/>
+      <c r="AG62" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH62" s="17"/>
+      <c r="AI62" s="46" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="63" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A63" s="40" t="s">
         <v>318</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C63" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>319</v>
       </c>
       <c r="E63" s="15">
         <v>-34.048499999999997</v>
       </c>
       <c r="F63" s="15">
         <v>141.06299999999999</v>
       </c>
       <c r="G63" s="16">
         <v>54.9</v>
       </c>
       <c r="H63" s="18">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K63" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L63" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M63" s="13"/>
       <c r="N63" s="17"/>
       <c r="O63" s="17"/>
       <c r="P63" s="17"/>
       <c r="Q63" s="17"/>
       <c r="R63" s="17"/>
       <c r="S63" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T63" s="17"/>
       <c r="U63" s="17"/>
       <c r="V63" s="17"/>
       <c r="W63" s="17"/>
       <c r="X63" s="17"/>
       <c r="Y63" s="17"/>
       <c r="Z63" s="17"/>
       <c r="AA63" s="17"/>
       <c r="AB63" s="17"/>
       <c r="AC63" s="17"/>
       <c r="AD63" s="17"/>
       <c r="AE63" s="17"/>
-      <c r="AF63" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH63" s="46" t="s">
+      <c r="AF63" s="17"/>
+      <c r="AG63" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH63" s="17"/>
+      <c r="AI63" s="46" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="64" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A64" s="40" t="s">
         <v>321</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D64" s="14" t="s">
         <v>322</v>
       </c>
       <c r="E64" s="15">
         <v>-35.377800000000001</v>
       </c>
       <c r="F64" s="15">
         <v>140.53800000000001</v>
       </c>
       <c r="G64" s="16">
         <v>112</v>
       </c>
       <c r="H64" s="18">
         <v>2011</v>
       </c>
       <c r="I64" s="13" t="s">
@@ -10337,59 +10443,60 @@
       </c>
       <c r="L64" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M64" s="13"/>
       <c r="N64" s="17"/>
       <c r="O64" s="17"/>
       <c r="P64" s="17"/>
       <c r="Q64" s="17"/>
       <c r="R64" s="17"/>
       <c r="S64" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T64" s="17"/>
       <c r="U64" s="17"/>
       <c r="V64" s="17"/>
       <c r="W64" s="17"/>
       <c r="X64" s="17"/>
       <c r="Y64" s="17"/>
       <c r="Z64" s="17"/>
       <c r="AA64" s="17"/>
       <c r="AB64" s="17"/>
       <c r="AC64" s="17"/>
       <c r="AD64" s="17"/>
       <c r="AE64" s="17"/>
-      <c r="AF64" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH64" s="46" t="s">
+      <c r="AF64" s="17"/>
+      <c r="AG64" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH64" s="17"/>
+      <c r="AI64" s="46" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="65" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A65" s="40" t="s">
         <v>324</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>229</v>
       </c>
       <c r="C65" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D65" s="25" t="s">
         <v>325</v>
       </c>
       <c r="E65" s="15">
         <v>-33.881430000000002</v>
       </c>
       <c r="F65" s="15">
         <v>151.04676000000001</v>
       </c>
       <c r="G65" s="24">
         <v>39</v>
       </c>
       <c r="H65" s="65">
         <v>2019</v>
       </c>
       <c r="I65" s="13" t="s">
@@ -10414,74 +10521,75 @@
       <c r="P65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="Q65" s="21"/>
       <c r="R65" s="21"/>
       <c r="S65" s="26"/>
       <c r="T65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="U65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="V65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="W65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="X65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="Y65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="Z65" s="26"/>
-      <c r="AA65" s="21" t="s">
-[...5 lines deleted...]
-      <c r="AC65" s="21" t="s">
+      <c r="AA65" s="26"/>
+      <c r="AB65" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC65" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AD65" s="21" t="s">
         <v>139</v>
       </c>
       <c r="AE65" s="21" t="s">
         <v>139</v>
       </c>
-      <c r="AF65" s="26"/>
-[...3 lines deleted...]
-      <c r="AH65" s="46" t="s">
+      <c r="AF65" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG65" s="26"/>
+      <c r="AH65" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI65" s="46" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="66" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A66" s="40" t="s">
         <v>327</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>229</v>
       </c>
       <c r="C66" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D66" s="14" t="s">
         <v>328</v>
       </c>
       <c r="E66" s="15">
         <v>-33.884160000000001</v>
       </c>
       <c r="F66" s="15">
         <v>151.04325</v>
       </c>
       <c r="G66" s="16">
         <v>5</v>
       </c>
       <c r="H66" s="18">
         <v>1974</v>
       </c>
       <c r="I66" s="13" t="s">
@@ -10498,66 +10606,67 @@
       </c>
       <c r="M66" s="13"/>
       <c r="N66" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O66" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P66" s="17"/>
       <c r="Q66" s="17"/>
       <c r="R66" s="17"/>
       <c r="S66" s="17"/>
       <c r="T66" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U66" s="17"/>
       <c r="V66" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W66" s="17"/>
       <c r="X66" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y66" s="17"/>
       <c r="Z66" s="17"/>
-      <c r="AA66" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD66" s="17"/>
+      <c r="AA66" s="17"/>
+      <c r="AB66" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC66" s="17"/>
+      <c r="AD66" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE66" s="17"/>
       <c r="AF66" s="17"/>
       <c r="AG66" s="17"/>
-      <c r="AH66" s="47" t="s">
+      <c r="AH66" s="17"/>
+      <c r="AI66" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="67" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A67" s="40" t="s">
         <v>329</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>155</v>
       </c>
       <c r="C67" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D67" s="14" t="s">
         <v>330</v>
       </c>
       <c r="E67" s="15">
         <v>-33.781129999999997</v>
       </c>
       <c r="F67" s="15">
         <v>151.15090000000001</v>
       </c>
       <c r="G67" s="16">
         <v>60</v>
       </c>
       <c r="H67" s="18">
         <v>1994</v>
       </c>
       <c r="I67" s="13" t="s">
@@ -10574,66 +10683,67 @@
       </c>
       <c r="M67" s="13"/>
       <c r="N67" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O67" s="17"/>
       <c r="P67" s="17"/>
       <c r="Q67" s="17"/>
       <c r="R67" s="17"/>
       <c r="S67" s="17"/>
       <c r="T67" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U67" s="17"/>
       <c r="V67" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W67" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X67" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y67" s="17"/>
       <c r="Z67" s="17"/>
-      <c r="AA67" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD67" s="17"/>
+      <c r="AA67" s="17"/>
+      <c r="AB67" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC67" s="17"/>
+      <c r="AD67" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE67" s="17"/>
       <c r="AF67" s="17"/>
       <c r="AG67" s="17"/>
-      <c r="AH67" s="47" t="s">
+      <c r="AH67" s="17"/>
+      <c r="AI67" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="68" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A68" s="40" t="s">
         <v>331</v>
       </c>
       <c r="B68" s="20" t="s">
         <v>276</v>
       </c>
       <c r="C68" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D68" s="14" t="s">
         <v>332</v>
       </c>
       <c r="E68" s="15">
         <v>-28.832129999999999</v>
       </c>
       <c r="F68" s="15">
         <v>153.29350199999999</v>
       </c>
       <c r="G68" s="16">
         <v>12</v>
       </c>
       <c r="H68" s="18">
         <v>2019</v>
       </c>
       <c r="I68" s="13" t="s">
@@ -10651,55 +10761,56 @@
       <c r="M68" s="13"/>
       <c r="N68" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O68" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P68" s="17"/>
       <c r="Q68" s="17"/>
       <c r="R68" s="17"/>
       <c r="S68" s="17"/>
       <c r="T68" s="17"/>
       <c r="U68" s="17"/>
       <c r="V68" s="17"/>
       <c r="W68" s="17"/>
       <c r="X68" s="17"/>
       <c r="Y68" s="17"/>
       <c r="Z68" s="17"/>
       <c r="AA68" s="17"/>
       <c r="AB68" s="17"/>
       <c r="AC68" s="17"/>
       <c r="AD68" s="17"/>
       <c r="AE68" s="17"/>
       <c r="AF68" s="17"/>
       <c r="AG68" s="17"/>
-      <c r="AH68" s="47" t="s">
+      <c r="AH68" s="17"/>
+      <c r="AI68" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="69" spans="1:34" ht="48" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:35" ht="36" x14ac:dyDescent="0.3">
       <c r="A69" s="40" t="s">
         <v>331</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>276</v>
       </c>
       <c r="C69" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D69" s="14" t="s">
         <v>333</v>
       </c>
       <c r="E69" s="27">
         <v>-28.836220000000001</v>
       </c>
       <c r="F69" s="27">
         <v>153.26275000000001</v>
       </c>
       <c r="G69" s="16">
         <v>15</v>
       </c>
       <c r="H69" s="18">
         <v>2020</v>
       </c>
       <c r="I69" s="13" t="s">
@@ -10715,59 +10826,60 @@
         <v>138</v>
       </c>
       <c r="M69" s="14" t="s">
         <v>334</v>
       </c>
       <c r="N69" s="17"/>
       <c r="O69" s="17"/>
       <c r="P69" s="17"/>
       <c r="Q69" s="17"/>
       <c r="R69" s="17"/>
       <c r="S69" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T69" s="17"/>
       <c r="U69" s="17"/>
       <c r="V69" s="17"/>
       <c r="W69" s="17"/>
       <c r="X69" s="17"/>
       <c r="Y69" s="17"/>
       <c r="Z69" s="17"/>
       <c r="AA69" s="17"/>
       <c r="AB69" s="17"/>
       <c r="AC69" s="17"/>
       <c r="AD69" s="17"/>
       <c r="AE69" s="17"/>
-      <c r="AF69" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH69" s="46" t="s">
+      <c r="AF69" s="17"/>
+      <c r="AG69" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH69" s="17"/>
+      <c r="AI69" s="46" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="70" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A70" s="40" t="s">
         <v>336</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D70" s="14" t="s">
         <v>337</v>
       </c>
       <c r="E70" s="15">
         <v>-33.931319999999999</v>
       </c>
       <c r="F70" s="15">
         <v>150.90727000000001</v>
       </c>
       <c r="G70" s="16">
         <v>22</v>
       </c>
       <c r="H70" s="18">
         <v>1991</v>
       </c>
       <c r="I70" s="13" t="s">
@@ -10790,68 +10902,69 @@
         <v>139</v>
       </c>
       <c r="P70" s="17"/>
       <c r="Q70" s="17"/>
       <c r="R70" s="17"/>
       <c r="S70" s="17"/>
       <c r="T70" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U70" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V70" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W70" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X70" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y70" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z70" s="17"/>
-      <c r="AA70" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF70" s="17"/>
+      <c r="AA70" s="17"/>
+      <c r="AB70" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC70" s="17"/>
+      <c r="AD70" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE70" s="17"/>
+      <c r="AF70" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG70" s="17"/>
-      <c r="AH70" s="46" t="s">
+      <c r="AH70" s="17"/>
+      <c r="AI70" s="46" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="71" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A71" s="40" t="s">
         <v>339</v>
       </c>
       <c r="B71" s="67" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D71" s="14" t="s">
         <v>340</v>
       </c>
       <c r="E71" s="15">
         <v>-33.918889999999998</v>
       </c>
       <c r="F71" s="15">
         <v>150.93252000000001</v>
       </c>
       <c r="G71" s="16">
         <v>11.6</v>
       </c>
       <c r="H71" s="18">
         <v>2019</v>
       </c>
       <c r="I71" s="13" t="s">
@@ -10872,66 +10985,67 @@
       </c>
       <c r="O71" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P71" s="17"/>
       <c r="Q71" s="17"/>
       <c r="R71" s="17"/>
       <c r="S71" s="17"/>
       <c r="T71" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U71" s="17"/>
       <c r="V71" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W71" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X71" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y71" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z71" s="17"/>
-      <c r="AA71" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD71" s="17"/>
+      <c r="AA71" s="17"/>
+      <c r="AB71" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC71" s="17"/>
+      <c r="AD71" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE71" s="17"/>
       <c r="AF71" s="17"/>
       <c r="AG71" s="17"/>
-      <c r="AH71" s="47" t="s">
+      <c r="AH71" s="17"/>
+      <c r="AI71" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="72" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A72" s="40" t="s">
         <v>341</v>
       </c>
       <c r="B72" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C72" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D72" s="14" t="s">
         <v>342</v>
       </c>
       <c r="E72" s="15">
         <v>-36.453800000000001</v>
       </c>
       <c r="F72" s="15">
         <v>144.31899999999999</v>
       </c>
       <c r="G72" s="16">
         <v>111.1</v>
       </c>
       <c r="H72" s="18">
         <v>2011</v>
       </c>
       <c r="I72" s="13" t="s">
@@ -10945,57 +11059,58 @@
       </c>
       <c r="L72" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M72" s="13"/>
       <c r="N72" s="17"/>
       <c r="O72" s="17"/>
       <c r="P72" s="17"/>
       <c r="Q72" s="17"/>
       <c r="R72" s="17"/>
       <c r="S72" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T72" s="17"/>
       <c r="U72" s="17"/>
       <c r="V72" s="17"/>
       <c r="W72" s="17"/>
       <c r="X72" s="17"/>
       <c r="Y72" s="17"/>
       <c r="Z72" s="17"/>
       <c r="AA72" s="17"/>
       <c r="AB72" s="17"/>
       <c r="AC72" s="17"/>
       <c r="AD72" s="17"/>
       <c r="AE72" s="17"/>
-      <c r="AF72" s="21"/>
-[...1 lines deleted...]
-      <c r="AH72" s="46" t="s">
+      <c r="AF72" s="17"/>
+      <c r="AG72" s="21"/>
+      <c r="AH72" s="17"/>
+      <c r="AI72" s="46" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="73" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A73" s="40" t="s">
         <v>344</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C73" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D73" s="14" t="s">
         <v>345</v>
       </c>
       <c r="E73" s="15">
         <v>-34.070869999999999</v>
       </c>
       <c r="F73" s="15">
         <v>150.78218000000001</v>
       </c>
       <c r="G73" s="16">
         <v>104</v>
       </c>
       <c r="H73" s="18">
         <v>2004</v>
       </c>
       <c r="I73" s="13" t="s">
@@ -11014,66 +11129,67 @@
       <c r="N73" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O73" s="17"/>
       <c r="P73" s="17"/>
       <c r="Q73" s="17"/>
       <c r="R73" s="17"/>
       <c r="S73" s="17"/>
       <c r="T73" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U73" s="17"/>
       <c r="V73" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W73" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X73" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y73" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z73" s="17"/>
-      <c r="AA73" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD73" s="17"/>
+      <c r="AA73" s="17"/>
+      <c r="AB73" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC73" s="17"/>
+      <c r="AD73" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE73" s="17"/>
       <c r="AF73" s="17"/>
       <c r="AG73" s="17"/>
-      <c r="AH73" s="47" t="s">
+      <c r="AH73" s="17"/>
+      <c r="AI73" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="74" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A74" s="40" t="s">
         <v>346</v>
       </c>
       <c r="B74" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C74" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="14" t="s">
         <v>347</v>
       </c>
       <c r="E74" s="15">
         <v>-33.765239999999999</v>
       </c>
       <c r="F74" s="15">
         <v>151.11779999999999</v>
       </c>
       <c r="G74" s="16">
         <v>49</v>
       </c>
       <c r="H74" s="18">
         <v>2017</v>
       </c>
       <c r="I74" s="13" t="s">
@@ -11094,72 +11210,73 @@
       </c>
       <c r="O74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P74" s="17"/>
       <c r="Q74" s="17"/>
       <c r="R74" s="17"/>
       <c r="S74" s="17"/>
       <c r="T74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U74" s="17"/>
       <c r="V74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z74" s="17"/>
-      <c r="AA74" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA74" s="17"/>
       <c r="AB74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AD74" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AE74" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AF74" s="17"/>
+      <c r="AF74" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG74" s="17"/>
-      <c r="AH74" s="46" t="s">
+      <c r="AH74" s="17"/>
+      <c r="AI74" s="46" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="75" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A75" s="40" t="s">
         <v>349</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C75" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D75" s="14" t="s">
         <v>350</v>
       </c>
       <c r="E75" s="15">
         <v>-32.524679999999996</v>
       </c>
       <c r="F75" s="15">
         <v>151.06182999999999</v>
       </c>
       <c r="G75" s="16">
         <v>65</v>
       </c>
       <c r="H75" s="13">
         <v>2011</v>
       </c>
       <c r="I75" s="13" t="s">
@@ -11168,68 +11285,69 @@
       <c r="J75" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K75" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L75" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M75" s="13"/>
       <c r="N75" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O75" s="13"/>
       <c r="P75" s="13"/>
       <c r="Q75" s="13"/>
       <c r="R75" s="13"/>
       <c r="S75" s="13"/>
       <c r="T75" s="13"/>
       <c r="U75" s="17"/>
       <c r="V75" s="13"/>
       <c r="W75" s="13"/>
       <c r="X75" s="13"/>
       <c r="Y75" s="13"/>
       <c r="Z75" s="13"/>
-      <c r="AA75" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA75" s="13"/>
       <c r="AB75" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC75" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD75" s="18"/>
+      <c r="AD75" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE75" s="18"/>
-      <c r="AF75" s="13"/>
-[...1 lines deleted...]
-      <c r="AH75" s="46" t="s">
+      <c r="AF75" s="18"/>
+      <c r="AG75" s="13"/>
+      <c r="AH75" s="17"/>
+      <c r="AI75" s="46" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="76" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A76" s="40" t="s">
         <v>352</v>
       </c>
       <c r="B76" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C76" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D76" s="14" t="s">
         <v>353</v>
       </c>
       <c r="E76" s="15">
         <v>-32.884880000000003</v>
       </c>
       <c r="F76" s="15">
         <v>151.72842</v>
       </c>
       <c r="G76" s="16">
         <v>5</v>
       </c>
       <c r="H76" s="18">
         <v>2014</v>
       </c>
       <c r="I76" s="13" t="s">
@@ -11244,68 +11362,69 @@
       <c r="L76" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M76" s="13"/>
       <c r="N76" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O76" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P76" s="17"/>
       <c r="Q76" s="17"/>
       <c r="R76" s="17"/>
       <c r="S76" s="17"/>
       <c r="T76" s="17"/>
       <c r="U76" s="17"/>
       <c r="V76" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W76" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X76" s="17"/>
       <c r="Y76" s="17"/>
       <c r="Z76" s="17"/>
-      <c r="AA76" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA76" s="17"/>
+      <c r="AB76" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC76" s="17"/>
       <c r="AD76" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE76" s="17"/>
+      <c r="AE76" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF76" s="17"/>
       <c r="AG76" s="17"/>
-      <c r="AH76" s="46" t="s">
+      <c r="AH76" s="17"/>
+      <c r="AI76" s="46" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="77" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A77" s="40" t="s">
         <v>355</v>
       </c>
       <c r="B77" s="67" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>356</v>
       </c>
       <c r="E77" s="15">
         <v>-31.956499999999998</v>
       </c>
       <c r="F77" s="15">
         <v>141.45089999999999</v>
       </c>
       <c r="G77" s="16">
         <v>334</v>
       </c>
       <c r="H77" s="18">
         <v>2021</v>
       </c>
       <c r="I77" s="13" t="s">
@@ -11315,61 +11434,62 @@
         <v>35</v>
       </c>
       <c r="K77" s="13" t="s">
         <v>199</v>
       </c>
       <c r="L77" s="13" t="s">
         <v>199</v>
       </c>
       <c r="M77" s="13"/>
       <c r="N77" s="17"/>
       <c r="O77" s="17"/>
       <c r="P77" s="17"/>
       <c r="Q77" s="17" t="s">
         <v>139</v>
       </c>
       <c r="R77" s="17"/>
       <c r="S77" s="17"/>
       <c r="T77" s="17"/>
       <c r="U77" s="17"/>
       <c r="V77" s="17"/>
       <c r="W77" s="17"/>
       <c r="X77" s="17"/>
       <c r="Y77" s="28"/>
       <c r="Z77" s="19"/>
       <c r="AA77" s="19"/>
-      <c r="AB77" s="17"/>
-      <c r="AC77" s="19"/>
+      <c r="AB77" s="19"/>
+      <c r="AC77" s="17"/>
       <c r="AD77" s="19"/>
       <c r="AE77" s="19"/>
       <c r="AF77" s="19"/>
-      <c r="AG77" s="17"/>
-      <c r="AH77" s="63" t="s">
+      <c r="AG77" s="19"/>
+      <c r="AH77" s="17"/>
+      <c r="AI77" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="78" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A78" s="40" t="s">
         <v>357</v>
       </c>
       <c r="B78" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C78" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D78" s="14" t="s">
         <v>358</v>
       </c>
       <c r="E78" s="15">
         <v>-36.90775</v>
       </c>
       <c r="F78" s="15">
         <v>149.89893000000001</v>
       </c>
       <c r="G78" s="16">
         <v>6</v>
       </c>
       <c r="H78" s="18">
         <v>2020</v>
       </c>
       <c r="I78" s="13" t="s">
@@ -11385,55 +11505,56 @@
         <v>138</v>
       </c>
       <c r="M78" s="13"/>
       <c r="N78" s="17"/>
       <c r="O78" s="17"/>
       <c r="P78" s="17"/>
       <c r="Q78" s="17"/>
       <c r="R78" s="17"/>
       <c r="S78" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T78" s="17"/>
       <c r="U78" s="17"/>
       <c r="V78" s="17"/>
       <c r="W78" s="17"/>
       <c r="X78" s="17"/>
       <c r="Y78" s="17"/>
       <c r="Z78" s="17"/>
       <c r="AA78" s="17"/>
       <c r="AB78" s="17"/>
       <c r="AC78" s="17"/>
       <c r="AD78" s="17"/>
       <c r="AE78" s="17"/>
       <c r="AF78" s="17"/>
       <c r="AG78" s="17"/>
-      <c r="AH78" s="47" t="s">
+      <c r="AH78" s="17"/>
+      <c r="AI78" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="79" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A79" s="41" t="s">
         <v>357</v>
       </c>
       <c r="B79" s="13" t="s">
         <v>168</v>
       </c>
       <c r="C79" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D79" s="14" t="s">
         <v>358</v>
       </c>
       <c r="E79" s="15">
         <v>-36.90775</v>
       </c>
       <c r="F79" s="15">
         <v>149.89893000000001</v>
       </c>
       <c r="G79" s="16">
         <v>6</v>
       </c>
       <c r="H79" s="18">
         <v>2020</v>
       </c>
       <c r="I79" s="13" t="s">
@@ -11447,57 +11568,58 @@
       </c>
       <c r="L79" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M79" s="13"/>
       <c r="N79" s="17"/>
       <c r="O79" s="17"/>
       <c r="P79" s="17"/>
       <c r="Q79" s="17"/>
       <c r="R79" s="17"/>
       <c r="S79" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T79" s="17"/>
       <c r="U79" s="17"/>
       <c r="V79" s="17"/>
       <c r="W79" s="17"/>
       <c r="X79" s="17"/>
       <c r="Y79" s="17"/>
       <c r="Z79" s="17"/>
       <c r="AA79" s="17"/>
       <c r="AB79" s="17"/>
       <c r="AC79" s="17"/>
       <c r="AD79" s="17"/>
       <c r="AE79" s="17"/>
-      <c r="AF79" s="21"/>
-[...1 lines deleted...]
-      <c r="AH79" s="46" t="s">
+      <c r="AF79" s="17"/>
+      <c r="AG79" s="21"/>
+      <c r="AH79" s="17"/>
+      <c r="AI79" s="46" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="80" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A80" s="40" t="s">
         <v>360</v>
       </c>
       <c r="B80" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C80" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D80" s="14" t="s">
         <v>361</v>
       </c>
       <c r="E80" s="15">
         <v>-32.126649999999998</v>
       </c>
       <c r="F80" s="15">
         <v>150.45823999999999</v>
       </c>
       <c r="G80" s="16">
         <v>406</v>
       </c>
       <c r="H80" s="13">
         <v>2012</v>
       </c>
       <c r="I80" s="13" t="s">
@@ -11535,59 +11657,62 @@
       <c r="W80" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X80" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y80" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z80" s="13"/>
       <c r="AA80" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AB80" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC80" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AD80" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AE80" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AF80" s="13"/>
-[...3 lines deleted...]
-      <c r="AH80" s="46" t="s">
+      <c r="AF80" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG80" s="13"/>
+      <c r="AH80" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI80" s="46" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="81" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A81" s="40" t="s">
         <v>363</v>
       </c>
       <c r="B81" s="67" t="s">
         <v>172</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>265</v>
       </c>
       <c r="D81" s="62" t="s">
         <v>364</v>
       </c>
       <c r="E81" s="15">
         <v>-33.444338999999999</v>
       </c>
       <c r="F81" s="15">
         <v>149.18532500000001</v>
       </c>
       <c r="G81" s="16">
         <v>950</v>
       </c>
       <c r="H81" s="18">
         <v>2023</v>
       </c>
       <c r="I81" s="13" t="s">
@@ -11608,68 +11733,69 @@
       </c>
       <c r="O81" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P81" s="17"/>
       <c r="Q81" s="17"/>
       <c r="R81" s="17"/>
       <c r="S81" s="17"/>
       <c r="T81" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U81" s="17"/>
       <c r="V81" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W81" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X81" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y81" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z81" s="19"/>
-      <c r="AA81" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA81" s="19"/>
       <c r="AB81" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC81" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD81" s="19"/>
+      <c r="AD81" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE81" s="19"/>
       <c r="AF81" s="19"/>
-      <c r="AG81" s="17"/>
-      <c r="AH81" s="46" t="s">
+      <c r="AG81" s="19"/>
+      <c r="AH81" s="17"/>
+      <c r="AI81" s="46" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="82" spans="1:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="40" t="s">
         <v>366</v>
       </c>
       <c r="B82" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C82" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D82" s="14" t="s">
         <v>367</v>
       </c>
       <c r="E82" s="15">
         <v>-29.9072</v>
       </c>
       <c r="F82" s="15">
         <v>139.73699999999999</v>
       </c>
       <c r="G82" s="16">
         <v>93.9</v>
       </c>
       <c r="H82" s="18">
         <v>2008</v>
       </c>
       <c r="I82" s="13" t="s">
@@ -11683,59 +11809,60 @@
       </c>
       <c r="L82" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M82" s="13"/>
       <c r="N82" s="17"/>
       <c r="O82" s="17"/>
       <c r="P82" s="17"/>
       <c r="Q82" s="17"/>
       <c r="R82" s="17"/>
       <c r="S82" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T82" s="17"/>
       <c r="U82" s="17"/>
       <c r="V82" s="17"/>
       <c r="W82" s="17"/>
       <c r="X82" s="17"/>
       <c r="Y82" s="17"/>
       <c r="Z82" s="17"/>
       <c r="AA82" s="17"/>
       <c r="AB82" s="17"/>
       <c r="AC82" s="17"/>
       <c r="AD82" s="17"/>
       <c r="AE82" s="17"/>
-      <c r="AF82" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH82" s="46" t="s">
+      <c r="AF82" s="17"/>
+      <c r="AG82" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH82" s="17"/>
+      <c r="AI82" s="46" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="83" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A83" s="40" t="s">
         <v>369</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>284</v>
       </c>
       <c r="C83" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D83" s="14" t="s">
         <v>370</v>
       </c>
       <c r="E83" s="15">
         <v>-29.489699999999999</v>
       </c>
       <c r="F83" s="15">
         <v>149.84700000000001</v>
       </c>
       <c r="G83" s="16">
         <v>212.8</v>
       </c>
       <c r="H83" s="18">
         <v>2008</v>
       </c>
       <c r="I83" s="13" t="s">
@@ -11749,59 +11876,60 @@
       </c>
       <c r="L83" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M83" s="13"/>
       <c r="N83" s="17"/>
       <c r="O83" s="17"/>
       <c r="P83" s="17"/>
       <c r="Q83" s="17"/>
       <c r="R83" s="17"/>
       <c r="S83" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T83" s="17"/>
       <c r="U83" s="17"/>
       <c r="V83" s="17"/>
       <c r="W83" s="17"/>
       <c r="X83" s="17"/>
       <c r="Y83" s="17"/>
       <c r="Z83" s="17"/>
       <c r="AA83" s="17"/>
       <c r="AB83" s="17"/>
       <c r="AC83" s="17"/>
       <c r="AD83" s="17"/>
       <c r="AE83" s="17"/>
-      <c r="AF83" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH83" s="46" t="s">
+      <c r="AF83" s="17"/>
+      <c r="AG83" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH83" s="17"/>
+      <c r="AI83" s="46" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="84" spans="1:34" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:35" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="40" t="s">
         <v>372</v>
       </c>
       <c r="B84" s="20" t="s">
         <v>373</v>
       </c>
       <c r="C84" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D84" s="25" t="s">
         <v>374</v>
       </c>
       <c r="E84" s="15">
         <v>-33.10801</v>
       </c>
       <c r="F84" s="15">
         <v>151.55257</v>
       </c>
       <c r="G84" s="24">
         <v>51</v>
       </c>
       <c r="H84" s="65">
         <v>2020</v>
       </c>
       <c r="I84" s="13" t="s">
@@ -11824,68 +11952,69 @@
         <v>139</v>
       </c>
       <c r="P84" s="21"/>
       <c r="Q84" s="21"/>
       <c r="R84" s="21"/>
       <c r="S84" s="26"/>
       <c r="T84" s="21" t="s">
         <v>139</v>
       </c>
       <c r="U84" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V84" s="21" t="s">
         <v>139</v>
       </c>
       <c r="W84" s="21" t="s">
         <v>139</v>
       </c>
       <c r="X84" s="21" t="s">
         <v>139</v>
       </c>
       <c r="Y84" s="21" t="s">
         <v>139</v>
       </c>
       <c r="Z84" s="26"/>
-      <c r="AA84" s="21" t="s">
-[...12 lines deleted...]
-      <c r="AH84" s="46" t="s">
+      <c r="AA84" s="26"/>
+      <c r="AB84" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC84" s="21"/>
+      <c r="AD84" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE84" s="26"/>
+      <c r="AF84" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG84" s="26"/>
+      <c r="AH84" s="17"/>
+      <c r="AI84" s="46" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="85" spans="1:34" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:35" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="40" t="s">
         <v>376</v>
       </c>
       <c r="B85" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C85" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D85" s="14" t="s">
         <v>377</v>
       </c>
       <c r="E85" s="15">
         <v>-32.635890000000003</v>
       </c>
       <c r="F85" s="15">
         <v>151.12799999999999</v>
       </c>
       <c r="G85" s="16">
         <v>74</v>
       </c>
       <c r="H85" s="13">
         <v>2011</v>
       </c>
       <c r="I85" s="13" t="s">
@@ -11903,59 +12032,62 @@
       <c r="M85" s="13"/>
       <c r="N85" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O85" s="13"/>
       <c r="P85" s="13"/>
       <c r="Q85" s="13"/>
       <c r="R85" s="13"/>
       <c r="S85" s="13"/>
       <c r="T85" s="13"/>
       <c r="U85" s="17"/>
       <c r="V85" s="13"/>
       <c r="W85" s="13"/>
       <c r="X85" s="13"/>
       <c r="Y85" s="13"/>
       <c r="Z85" s="13"/>
       <c r="AA85" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AB85" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC85" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD85" s="18"/>
-[...3 lines deleted...]
-      <c r="AH85" s="46" t="s">
+      <c r="AD85" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE85" s="18"/>
+      <c r="AF85" s="17"/>
+      <c r="AG85" s="13"/>
+      <c r="AH85" s="17"/>
+      <c r="AI85" s="46" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="86" spans="1:34" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:35" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="40" t="s">
         <v>379</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C86" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D86" s="14" t="s">
         <v>380</v>
       </c>
       <c r="E86" s="15">
         <v>-32.271520000000002</v>
       </c>
       <c r="F86" s="15">
         <v>150.88562999999999</v>
       </c>
       <c r="G86" s="16">
         <v>145</v>
       </c>
       <c r="H86" s="13">
         <v>2010</v>
       </c>
       <c r="I86" s="13" t="s">
@@ -11981,61 +12113,66 @@
       <c r="Q86" s="17"/>
       <c r="R86" s="17"/>
       <c r="S86" s="17"/>
       <c r="T86" s="13"/>
       <c r="U86" s="17"/>
       <c r="V86" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W86" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X86" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y86" s="13"/>
       <c r="Z86" s="13"/>
       <c r="AA86" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AB86" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC86" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD86" s="18"/>
-[...5 lines deleted...]
-      <c r="AH86" s="46" t="s">
+      <c r="AD86" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE86" s="18"/>
+      <c r="AF86" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG86" s="13"/>
+      <c r="AH86" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI86" s="46" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="87" spans="1:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="40" t="s">
         <v>382</v>
       </c>
       <c r="B87" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C87" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D87" s="14" t="s">
         <v>383</v>
       </c>
       <c r="E87" s="15">
         <v>-32.253169999999997</v>
       </c>
       <c r="F87" s="15">
         <v>150.88119</v>
       </c>
       <c r="G87" s="16">
         <v>143</v>
       </c>
       <c r="H87" s="13">
         <v>2011</v>
       </c>
       <c r="I87" s="13" t="s">
@@ -12044,68 +12181,69 @@
       <c r="J87" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K87" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L87" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M87" s="13"/>
       <c r="N87" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O87" s="13"/>
       <c r="P87" s="13"/>
       <c r="Q87" s="13"/>
       <c r="R87" s="13"/>
       <c r="S87" s="13"/>
       <c r="T87" s="13"/>
       <c r="U87" s="17"/>
       <c r="V87" s="13"/>
       <c r="W87" s="13"/>
       <c r="X87" s="13"/>
       <c r="Y87" s="13"/>
       <c r="Z87" s="13"/>
-      <c r="AA87" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA87" s="13"/>
       <c r="AB87" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC87" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD87" s="18"/>
+      <c r="AD87" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE87" s="18"/>
-      <c r="AF87" s="13"/>
-[...1 lines deleted...]
-      <c r="AH87" s="46" t="s">
+      <c r="AF87" s="18"/>
+      <c r="AG87" s="13"/>
+      <c r="AH87" s="17"/>
+      <c r="AI87" s="46" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="88" spans="1:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="40" t="s">
         <v>385</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>284</v>
       </c>
       <c r="C88" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D88" s="14" t="s">
         <v>386</v>
       </c>
       <c r="E88" s="15">
         <v>-30.31842</v>
       </c>
       <c r="F88" s="15">
         <v>149.82932</v>
       </c>
       <c r="G88" s="16">
         <v>226</v>
       </c>
       <c r="H88" s="18">
         <v>2017</v>
       </c>
       <c r="I88" s="13" t="s">
@@ -12116,68 +12254,69 @@
       </c>
       <c r="K88" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L88" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M88" s="13"/>
       <c r="N88" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O88" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P88" s="17"/>
       <c r="Q88" s="17"/>
       <c r="R88" s="17"/>
       <c r="S88" s="17"/>
       <c r="T88" s="17"/>
       <c r="U88" s="17"/>
       <c r="V88" s="17"/>
       <c r="W88" s="17"/>
       <c r="X88" s="17"/>
       <c r="Y88" s="17"/>
       <c r="Z88" s="17"/>
-      <c r="AA88" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA88" s="17"/>
       <c r="AB88" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC88" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD88" s="17"/>
+      <c r="AD88" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE88" s="17"/>
       <c r="AF88" s="17"/>
       <c r="AG88" s="17"/>
-      <c r="AH88" s="46" t="s">
+      <c r="AH88" s="17"/>
+      <c r="AI88" s="46" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="89" spans="1:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="40" t="s">
         <v>388</v>
       </c>
       <c r="B89" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C89" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="14" t="s">
         <v>389</v>
       </c>
       <c r="E89" s="15">
         <v>-34.704999999999998</v>
       </c>
       <c r="F89" s="15">
         <v>146.51400000000001</v>
       </c>
       <c r="G89" s="16">
         <v>145</v>
       </c>
       <c r="H89" s="18">
         <v>2012</v>
       </c>
       <c r="I89" s="13" t="s">
@@ -12191,59 +12330,60 @@
       </c>
       <c r="L89" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M89" s="13"/>
       <c r="N89" s="17"/>
       <c r="O89" s="17"/>
       <c r="P89" s="17"/>
       <c r="Q89" s="17"/>
       <c r="R89" s="17"/>
       <c r="S89" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T89" s="17"/>
       <c r="U89" s="17"/>
       <c r="V89" s="17"/>
       <c r="W89" s="17"/>
       <c r="X89" s="17"/>
       <c r="Y89" s="17"/>
       <c r="Z89" s="17"/>
       <c r="AA89" s="17"/>
       <c r="AB89" s="17"/>
       <c r="AC89" s="17"/>
       <c r="AD89" s="17"/>
       <c r="AE89" s="17"/>
-      <c r="AF89" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH89" s="46" t="s">
+      <c r="AF89" s="17"/>
+      <c r="AG89" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH89" s="17"/>
+      <c r="AI89" s="46" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="90" spans="1:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="40" t="s">
         <v>391</v>
       </c>
       <c r="B90" s="67" t="s">
         <v>183</v>
       </c>
       <c r="C90" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D90" s="14" t="s">
         <v>392</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>393</v>
       </c>
       <c r="F90" s="15">
         <v>141.4633</v>
       </c>
       <c r="G90" s="16">
         <v>312</v>
       </c>
       <c r="H90" s="18">
         <v>2017</v>
       </c>
       <c r="I90" s="13" t="s">
@@ -12253,61 +12393,62 @@
         <v>35</v>
       </c>
       <c r="K90" s="13" t="s">
         <v>199</v>
       </c>
       <c r="L90" s="13" t="s">
         <v>199</v>
       </c>
       <c r="M90" s="13"/>
       <c r="N90" s="17"/>
       <c r="O90" s="17"/>
       <c r="P90" s="17"/>
       <c r="Q90" s="17" t="s">
         <v>139</v>
       </c>
       <c r="R90" s="17"/>
       <c r="S90" s="17"/>
       <c r="T90" s="17"/>
       <c r="U90" s="17"/>
       <c r="V90" s="17"/>
       <c r="W90" s="17"/>
       <c r="X90" s="17"/>
       <c r="Y90" s="28"/>
       <c r="Z90" s="19"/>
       <c r="AA90" s="19"/>
-      <c r="AB90" s="17"/>
-      <c r="AC90" s="19"/>
+      <c r="AB90" s="19"/>
+      <c r="AC90" s="17"/>
       <c r="AD90" s="19"/>
       <c r="AE90" s="19"/>
       <c r="AF90" s="19"/>
-      <c r="AG90" s="17"/>
-      <c r="AH90" s="63" t="s">
+      <c r="AG90" s="19"/>
+      <c r="AH90" s="17"/>
+      <c r="AI90" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="91" spans="1:34" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="40" t="s">
         <v>394</v>
       </c>
       <c r="B91" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C91" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D91" s="14" t="s">
         <v>395</v>
       </c>
       <c r="E91" s="15">
         <v>-32.931199999999997</v>
       </c>
       <c r="F91" s="15">
         <v>151.75964999999999</v>
       </c>
       <c r="G91" s="16">
         <v>5</v>
       </c>
       <c r="H91" s="18">
         <v>1992</v>
       </c>
       <c r="I91" s="13" t="s">
@@ -12330,68 +12471,69 @@
         <v>139</v>
       </c>
       <c r="P91" s="17"/>
       <c r="Q91" s="17"/>
       <c r="R91" s="17"/>
       <c r="S91" s="17"/>
       <c r="T91" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U91" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V91" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W91" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X91" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y91" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z91" s="17"/>
-      <c r="AA91" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA91" s="17"/>
       <c r="AB91" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC91" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD91" s="17"/>
+      <c r="AD91" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE91" s="17"/>
       <c r="AF91" s="17"/>
       <c r="AG91" s="17"/>
-      <c r="AH91" s="46" t="s">
+      <c r="AH91" s="17"/>
+      <c r="AI91" s="46" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="92" spans="1:34" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:35" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="40" t="s">
         <v>397</v>
       </c>
       <c r="B92" s="20" t="s">
         <v>165</v>
       </c>
       <c r="C92" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D92" s="14" t="s">
         <v>398</v>
       </c>
       <c r="E92" s="15">
         <v>-34.051699999999997</v>
       </c>
       <c r="F92" s="15">
         <v>150.49818999999999</v>
       </c>
       <c r="G92" s="16">
         <v>457</v>
       </c>
       <c r="H92" s="18">
         <v>1996</v>
       </c>
       <c r="I92" s="13" t="s">
@@ -12408,70 +12550,71 @@
       </c>
       <c r="M92" s="13"/>
       <c r="N92" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O92" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P92" s="17"/>
       <c r="Q92" s="17"/>
       <c r="R92" s="17"/>
       <c r="S92" s="17"/>
       <c r="T92" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U92" s="17"/>
       <c r="V92" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W92" s="17"/>
       <c r="X92" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y92" s="17"/>
       <c r="Z92" s="17"/>
-      <c r="AA92" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA92" s="17"/>
+      <c r="AB92" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC92" s="17"/>
       <c r="AD92" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AE92" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AF92" s="17"/>
+      <c r="AF92" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG92" s="17"/>
-      <c r="AH92" s="46" t="s">
+      <c r="AH92" s="17"/>
+      <c r="AI92" s="46" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="93" spans="1:34" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:35" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="40" t="s">
         <v>400</v>
       </c>
       <c r="B93" s="20" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D93" s="14" t="s">
         <v>401</v>
       </c>
       <c r="E93" s="15">
         <v>-33.274290000000001</v>
       </c>
       <c r="F93" s="15">
         <v>149.09447</v>
       </c>
       <c r="G93" s="16">
         <v>871</v>
       </c>
       <c r="H93" s="18">
         <v>2019</v>
       </c>
       <c r="I93" s="13" t="s">
@@ -12488,68 +12631,69 @@
       </c>
       <c r="M93" s="13"/>
       <c r="N93" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O93" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P93" s="17"/>
       <c r="Q93" s="17"/>
       <c r="R93" s="17"/>
       <c r="S93" s="17"/>
       <c r="T93" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U93" s="17"/>
       <c r="V93" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W93" s="17"/>
       <c r="X93" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y93" s="17"/>
       <c r="Z93" s="17"/>
-      <c r="AA93" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF93" s="17"/>
+      <c r="AA93" s="17"/>
+      <c r="AB93" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC93" s="17"/>
+      <c r="AD93" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE93" s="17"/>
+      <c r="AF93" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG93" s="17"/>
-      <c r="AH93" s="46" t="s">
+      <c r="AH93" s="17"/>
+      <c r="AI93" s="46" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="94" spans="1:34" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:35" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="40" t="s">
         <v>403</v>
       </c>
       <c r="B94" s="13" t="s">
         <v>240</v>
       </c>
       <c r="C94" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D94" s="14" t="s">
         <v>404</v>
       </c>
       <c r="E94" s="15">
         <v>-33.127699999999997</v>
       </c>
       <c r="F94" s="15">
         <v>148.244</v>
       </c>
       <c r="G94" s="16">
         <v>323.3</v>
       </c>
       <c r="H94" s="18">
         <v>2007</v>
       </c>
       <c r="I94" s="13" t="s">
@@ -12563,59 +12707,60 @@
       </c>
       <c r="L94" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M94" s="13"/>
       <c r="N94" s="17"/>
       <c r="O94" s="17"/>
       <c r="P94" s="17"/>
       <c r="Q94" s="17"/>
       <c r="R94" s="17"/>
       <c r="S94" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T94" s="17"/>
       <c r="U94" s="17"/>
       <c r="V94" s="17"/>
       <c r="W94" s="19"/>
       <c r="X94" s="17"/>
       <c r="Y94" s="28"/>
       <c r="Z94" s="19"/>
       <c r="AA94" s="19"/>
       <c r="AB94" s="19"/>
       <c r="AC94" s="19"/>
       <c r="AD94" s="19"/>
       <c r="AE94" s="19"/>
-      <c r="AF94" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH94" s="46" t="s">
+      <c r="AF94" s="19"/>
+      <c r="AG94" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH94" s="17"/>
+      <c r="AI94" s="46" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="95" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A95" s="40" t="s">
         <v>406</v>
       </c>
       <c r="B95" s="20" t="s">
         <v>229</v>
       </c>
       <c r="C95" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D95" s="14" t="s">
         <v>407</v>
       </c>
       <c r="E95" s="15">
         <v>-33.799500000000002</v>
       </c>
       <c r="F95" s="15">
         <v>150.99777</v>
       </c>
       <c r="G95" s="16">
         <v>16</v>
       </c>
       <c r="H95" s="18">
         <v>2017</v>
       </c>
       <c r="I95" s="13" t="s">
@@ -12636,70 +12781,71 @@
       </c>
       <c r="O95" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P95" s="17"/>
       <c r="Q95" s="17"/>
       <c r="R95" s="17"/>
       <c r="S95" s="17"/>
       <c r="T95" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U95" s="17"/>
       <c r="V95" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W95" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X95" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y95" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z95" s="17"/>
-      <c r="AA95" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA95" s="17"/>
       <c r="AB95" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC95" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD95" s="17"/>
-[...3 lines deleted...]
-      <c r="AF95" s="17"/>
+      <c r="AD95" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE95" s="17"/>
+      <c r="AF95" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG95" s="17"/>
-      <c r="AH95" s="46" t="s">
+      <c r="AH95" s="17"/>
+      <c r="AI95" s="46" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="96" spans="1:34" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="41" t="s">
         <v>409</v>
       </c>
       <c r="B96" s="24" t="s">
         <v>180</v>
       </c>
       <c r="C96" s="68" t="s">
         <v>135</v>
       </c>
       <c r="D96" s="25" t="s">
         <v>410</v>
       </c>
       <c r="E96" s="15">
         <v>-33.726869999999998</v>
       </c>
       <c r="F96" s="15">
         <v>150.70384999999999</v>
       </c>
       <c r="G96" s="24">
         <v>27</v>
       </c>
       <c r="H96" s="65">
         <v>2020</v>
       </c>
       <c r="I96" s="13" t="s">
@@ -12720,134 +12866,136 @@
       </c>
       <c r="O96" s="21" t="s">
         <v>139</v>
       </c>
       <c r="P96" s="21"/>
       <c r="Q96" s="21"/>
       <c r="R96" s="21"/>
       <c r="S96" s="19"/>
       <c r="T96" s="21" t="s">
         <v>139</v>
       </c>
       <c r="U96" s="17"/>
       <c r="V96" s="21" t="s">
         <v>139</v>
       </c>
       <c r="W96" s="21" t="s">
         <v>139</v>
       </c>
       <c r="X96" s="21" t="s">
         <v>139</v>
       </c>
       <c r="Y96" s="21" t="s">
         <v>139</v>
       </c>
       <c r="Z96" s="19"/>
-      <c r="AA96" s="21" t="s">
-[...12 lines deleted...]
-      <c r="AH96" s="46" t="s">
+      <c r="AA96" s="19"/>
+      <c r="AB96" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC96" s="21"/>
+      <c r="AD96" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE96" s="19"/>
+      <c r="AF96" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG96" s="19"/>
+      <c r="AH96" s="17"/>
+      <c r="AI96" s="46" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="97" spans="1:34" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:35" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="40" t="s">
         <v>412</v>
       </c>
       <c r="B97" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D97" s="14" t="s">
         <v>413</v>
       </c>
       <c r="E97" s="15">
         <v>-33.601599999999998</v>
       </c>
       <c r="F97" s="15">
         <v>142.53100000000001</v>
       </c>
       <c r="G97" s="16">
         <v>323.3</v>
       </c>
       <c r="H97" s="18">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J97" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K97" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L97" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M97" s="13"/>
       <c r="N97" s="17"/>
       <c r="O97" s="17"/>
       <c r="P97" s="17"/>
       <c r="Q97" s="17"/>
       <c r="R97" s="17"/>
       <c r="S97" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T97" s="17"/>
       <c r="U97" s="17"/>
       <c r="V97" s="17"/>
       <c r="W97" s="19"/>
       <c r="X97" s="17"/>
       <c r="Y97" s="28"/>
       <c r="Z97" s="19"/>
       <c r="AA97" s="19"/>
       <c r="AB97" s="19"/>
       <c r="AC97" s="19"/>
       <c r="AD97" s="19"/>
       <c r="AE97" s="19"/>
-      <c r="AF97" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH97" s="46" t="s">
+      <c r="AF97" s="19"/>
+      <c r="AG97" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH97" s="17"/>
+      <c r="AI97" s="46" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="98" spans="1:34" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="40" t="s">
         <v>415</v>
       </c>
       <c r="B98" s="67" t="s">
         <v>142</v>
       </c>
       <c r="C98" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D98" s="14" t="s">
         <v>416</v>
       </c>
       <c r="E98" s="15">
         <v>-34.479640000000003</v>
       </c>
       <c r="F98" s="15">
         <v>150.88170299999999</v>
       </c>
       <c r="G98" s="16">
         <v>59</v>
       </c>
       <c r="H98" s="18">
         <v>2002</v>
       </c>
       <c r="I98" s="13" t="s">
@@ -12860,66 +13008,67 @@
         <v>138</v>
       </c>
       <c r="L98" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M98" s="13"/>
       <c r="N98" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O98" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P98" s="17"/>
       <c r="Q98" s="17"/>
       <c r="R98" s="17"/>
       <c r="S98" s="17"/>
       <c r="T98" s="17"/>
       <c r="U98" s="17"/>
       <c r="V98" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W98" s="17"/>
       <c r="X98" s="17"/>
       <c r="Y98" s="17"/>
       <c r="Z98" s="17"/>
-      <c r="AA98" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD98" s="17"/>
+      <c r="AA98" s="17"/>
+      <c r="AB98" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC98" s="17"/>
+      <c r="AD98" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE98" s="17"/>
       <c r="AF98" s="17"/>
       <c r="AG98" s="17"/>
-      <c r="AH98" s="47" t="s">
+      <c r="AH98" s="17"/>
+      <c r="AI98" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="99" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A99" s="40" t="s">
         <v>417</v>
       </c>
       <c r="B99" s="67" t="s">
         <v>142</v>
       </c>
       <c r="C99" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D99" s="14" t="s">
         <v>418</v>
       </c>
       <c r="E99" s="15">
         <v>-34.478920000000002</v>
       </c>
       <c r="F99" s="15">
         <v>150.87785</v>
       </c>
       <c r="G99" s="16">
         <v>59</v>
       </c>
       <c r="H99" s="18">
         <v>2020</v>
       </c>
       <c r="I99" s="13" t="s">
@@ -12940,66 +13089,67 @@
       </c>
       <c r="O99" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P99" s="17"/>
       <c r="Q99" s="17"/>
       <c r="R99" s="17"/>
       <c r="S99" s="17"/>
       <c r="T99" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U99" s="17"/>
       <c r="V99" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W99" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X99" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y99" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z99" s="17"/>
-      <c r="AA99" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD99" s="17"/>
+      <c r="AA99" s="17"/>
+      <c r="AB99" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC99" s="17"/>
+      <c r="AD99" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE99" s="17"/>
       <c r="AF99" s="17"/>
       <c r="AG99" s="17"/>
-      <c r="AH99" s="47" t="s">
+      <c r="AH99" s="17"/>
+      <c r="AI99" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="100" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A100" s="41" t="s">
         <v>419</v>
       </c>
       <c r="B100" s="24" t="s">
         <v>235</v>
       </c>
       <c r="C100" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D100" s="25" t="s">
         <v>420</v>
       </c>
       <c r="E100" s="27">
         <v>-31.447762000000001</v>
       </c>
       <c r="F100" s="27">
         <v>152.87652499999999</v>
       </c>
       <c r="G100" s="29">
         <v>72.599999999999994</v>
       </c>
       <c r="H100" s="65">
         <v>2019</v>
       </c>
       <c r="I100" s="13" t="s">
@@ -13022,66 +13172,67 @@
       </c>
       <c r="O100" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P100" s="17"/>
       <c r="Q100" s="17"/>
       <c r="R100" s="17"/>
       <c r="S100" s="17"/>
       <c r="T100" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U100" s="17"/>
       <c r="V100" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W100" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X100" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y100" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z100" s="17"/>
-      <c r="AA100" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD100" s="17"/>
+      <c r="AA100" s="17"/>
+      <c r="AB100" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC100" s="17"/>
+      <c r="AD100" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE100" s="17"/>
       <c r="AF100" s="17"/>
       <c r="AG100" s="17"/>
-      <c r="AH100" s="47" t="s">
+      <c r="AH100" s="17"/>
+      <c r="AI100" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="101" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A101" s="40" t="s">
         <v>419</v>
       </c>
       <c r="B101" s="24" t="s">
         <v>235</v>
       </c>
       <c r="C101" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D101" s="14" t="s">
         <v>422</v>
       </c>
       <c r="E101" s="15">
         <v>-31.454048</v>
       </c>
       <c r="F101" s="15">
         <v>152.888194</v>
       </c>
       <c r="G101" s="16">
         <v>12</v>
       </c>
       <c r="H101" s="18">
         <v>2020</v>
       </c>
       <c r="I101" s="13" t="s">
@@ -13104,66 +13255,67 @@
       </c>
       <c r="O101" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P101" s="17"/>
       <c r="Q101" s="17"/>
       <c r="R101" s="17"/>
       <c r="S101" s="17"/>
       <c r="T101" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U101" s="17"/>
       <c r="V101" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W101" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X101" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y101" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z101" s="17"/>
-      <c r="AA101" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD101" s="17"/>
+      <c r="AA101" s="17"/>
+      <c r="AB101" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC101" s="17"/>
+      <c r="AD101" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE101" s="17"/>
       <c r="AF101" s="17"/>
       <c r="AG101" s="17"/>
-      <c r="AH101" s="49" t="s">
+      <c r="AH101" s="17"/>
+      <c r="AI101" s="49" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="102" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A102" s="40" t="s">
         <v>425</v>
       </c>
       <c r="B102" s="20" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D102" s="14" t="s">
         <v>426</v>
       </c>
       <c r="E102" s="15">
         <v>-33.794240000000002</v>
       </c>
       <c r="F102" s="15">
         <v>150.91417000000001</v>
       </c>
       <c r="G102" s="16">
         <v>64</v>
       </c>
       <c r="H102" s="18">
         <v>2007</v>
       </c>
       <c r="I102" s="13" t="s">
@@ -13184,136 +13336,138 @@
       </c>
       <c r="O102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P102" s="17"/>
       <c r="Q102" s="17"/>
       <c r="R102" s="17"/>
       <c r="S102" s="17"/>
       <c r="T102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U102" s="17"/>
       <c r="V102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z102" s="17"/>
-      <c r="AA102" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA102" s="17"/>
       <c r="AB102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC102" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AD102" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE102" s="17"/>
+      <c r="AE102" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF102" s="17"/>
       <c r="AG102" s="17"/>
-      <c r="AH102" s="46" t="s">
+      <c r="AH102" s="17"/>
+      <c r="AI102" s="46" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="103" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A103" s="40" t="s">
         <v>428</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C103" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D103" s="14" t="s">
         <v>429</v>
       </c>
       <c r="E103" s="15">
         <v>-35.629600000000003</v>
       </c>
       <c r="F103" s="15">
         <v>146.47499999999999</v>
       </c>
       <c r="G103" s="16">
         <v>149.30000000000001</v>
       </c>
       <c r="H103" s="18">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="I103" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J103" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K103" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L103" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M103" s="13"/>
       <c r="N103" s="17"/>
       <c r="O103" s="17"/>
       <c r="P103" s="17"/>
       <c r="Q103" s="17"/>
       <c r="R103" s="17"/>
       <c r="S103" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T103" s="17"/>
       <c r="U103" s="17"/>
       <c r="V103" s="17"/>
       <c r="W103" s="19"/>
       <c r="X103" s="17"/>
       <c r="Y103" s="28"/>
       <c r="Z103" s="19"/>
       <c r="AA103" s="19"/>
       <c r="AB103" s="19"/>
       <c r="AC103" s="19"/>
       <c r="AD103" s="19"/>
       <c r="AE103" s="19"/>
-      <c r="AF103" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH103" s="46" t="s">
+      <c r="AF103" s="19"/>
+      <c r="AG103" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH103" s="17"/>
+      <c r="AI103" s="46" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="104" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A104" s="40" t="s">
         <v>431</v>
       </c>
       <c r="B104" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C104" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D104" s="14" t="s">
         <v>432</v>
       </c>
       <c r="E104" s="15">
         <v>-33.931750000000001</v>
       </c>
       <c r="F104" s="15">
         <v>151.24278000000001</v>
       </c>
       <c r="G104" s="16">
         <v>28</v>
       </c>
       <c r="H104" s="18">
         <v>1994</v>
       </c>
       <c r="I104" s="13" t="s">
@@ -13332,70 +13486,71 @@
       <c r="N104" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O104" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P104" s="17"/>
       <c r="Q104" s="17"/>
       <c r="R104" s="17"/>
       <c r="S104" s="17"/>
       <c r="T104" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U104" s="17"/>
       <c r="V104" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W104" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X104" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y104" s="17"/>
       <c r="Z104" s="17"/>
-      <c r="AA104" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA104" s="17"/>
       <c r="AB104" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC104" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD104" s="17"/>
-[...3 lines deleted...]
-      <c r="AF104" s="17"/>
+      <c r="AD104" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE104" s="17"/>
+      <c r="AF104" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG104" s="17"/>
-      <c r="AH104" s="46" t="s">
+      <c r="AH104" s="17"/>
+      <c r="AI104" s="46" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="105" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A105" s="40" t="s">
         <v>434</v>
       </c>
       <c r="B105" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C105" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D105" s="14" t="s">
         <v>435</v>
       </c>
       <c r="E105" s="15">
         <v>-33.616410000000002</v>
       </c>
       <c r="F105" s="15">
         <v>150.74731</v>
       </c>
       <c r="G105" s="16">
         <v>21</v>
       </c>
       <c r="H105" s="18">
         <v>1992</v>
       </c>
       <c r="I105" s="13" t="s">
@@ -13416,70 +13571,71 @@
       </c>
       <c r="O105" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P105" s="17"/>
       <c r="Q105" s="17"/>
       <c r="R105" s="17"/>
       <c r="S105" s="17"/>
       <c r="T105" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U105" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V105" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W105" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X105" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y105" s="17"/>
       <c r="Z105" s="17"/>
-      <c r="AA105" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA105" s="17"/>
       <c r="AB105" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC105" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD105" s="17"/>
-[...3 lines deleted...]
-      <c r="AF105" s="17"/>
+      <c r="AD105" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE105" s="17"/>
+      <c r="AF105" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG105" s="17"/>
-      <c r="AH105" s="46" t="s">
+      <c r="AH105" s="17"/>
+      <c r="AI105" s="46" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="106" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A106" s="40" t="s">
         <v>437</v>
       </c>
       <c r="B106" s="20" t="s">
         <v>229</v>
       </c>
       <c r="C106" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D106" s="14" t="s">
         <v>438</v>
       </c>
       <c r="E106" s="15">
         <v>-33.682749999999999</v>
       </c>
       <c r="F106" s="15">
         <v>150.90366</v>
       </c>
       <c r="G106" s="16">
         <v>72.599999999999994</v>
       </c>
       <c r="H106" s="18">
         <v>2019</v>
       </c>
       <c r="I106" s="13" t="s">
@@ -13500,70 +13656,71 @@
       </c>
       <c r="O106" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P106" s="17"/>
       <c r="Q106" s="17"/>
       <c r="R106" s="17"/>
       <c r="S106" s="17"/>
       <c r="T106" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U106" s="17"/>
       <c r="V106" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W106" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X106" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y106" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z106" s="17"/>
-      <c r="AA106" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA106" s="17"/>
       <c r="AB106" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC106" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD106" s="17"/>
-[...3 lines deleted...]
-      <c r="AF106" s="17"/>
+      <c r="AD106" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE106" s="17"/>
+      <c r="AF106" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG106" s="17"/>
-      <c r="AH106" s="46" t="s">
+      <c r="AH106" s="17"/>
+      <c r="AI106" s="46" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="107" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A107" s="40" t="s">
         <v>440</v>
       </c>
       <c r="B107" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C107" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D107" s="14" t="s">
         <v>441</v>
       </c>
       <c r="E107" s="15">
         <v>-33.864330000000002</v>
       </c>
       <c r="F107" s="15">
         <v>151.16395</v>
       </c>
       <c r="G107" s="16">
         <v>22</v>
       </c>
       <c r="H107" s="18">
         <v>1970</v>
       </c>
       <c r="I107" s="13" t="s">
@@ -13584,70 +13741,71 @@
       </c>
       <c r="O107" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P107" s="17"/>
       <c r="Q107" s="17"/>
       <c r="R107" s="17"/>
       <c r="S107" s="17"/>
       <c r="T107" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U107" s="17"/>
       <c r="V107" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W107" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X107" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y107" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z107" s="17"/>
-      <c r="AA107" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA107" s="17"/>
+      <c r="AB107" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC107" s="17"/>
       <c r="AD107" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AE107" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AF107" s="17"/>
+      <c r="AF107" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG107" s="17"/>
-      <c r="AH107" s="46" t="s">
+      <c r="AH107" s="17"/>
+      <c r="AI107" s="46" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="108" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A108" s="40" t="s">
         <v>443</v>
       </c>
       <c r="B108" s="67" t="s">
         <v>183</v>
       </c>
       <c r="C108" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D108" s="14" t="s">
         <v>444</v>
       </c>
       <c r="E108" s="15">
         <v>-31.979500000000002</v>
       </c>
       <c r="F108" s="15">
         <v>141.44049999999999</v>
       </c>
       <c r="G108" s="16">
         <v>294</v>
       </c>
       <c r="H108" s="18">
         <v>2017</v>
       </c>
       <c r="I108" s="13" t="s">
@@ -13657,61 +13815,62 @@
         <v>35</v>
       </c>
       <c r="K108" s="13" t="s">
         <v>199</v>
       </c>
       <c r="L108" s="13" t="s">
         <v>199</v>
       </c>
       <c r="M108" s="13"/>
       <c r="N108" s="17"/>
       <c r="O108" s="17"/>
       <c r="P108" s="17"/>
       <c r="Q108" s="17"/>
       <c r="R108" s="17" t="s">
         <v>139</v>
       </c>
       <c r="S108" s="17"/>
       <c r="T108" s="17"/>
       <c r="U108" s="17"/>
       <c r="V108" s="17"/>
       <c r="W108" s="17"/>
       <c r="X108" s="17"/>
       <c r="Y108" s="28"/>
       <c r="Z108" s="19"/>
       <c r="AA108" s="19"/>
-      <c r="AB108" s="17"/>
-      <c r="AC108" s="19"/>
+      <c r="AB108" s="19"/>
+      <c r="AC108" s="17"/>
       <c r="AD108" s="19"/>
       <c r="AE108" s="19"/>
       <c r="AF108" s="19"/>
-      <c r="AG108" s="17"/>
-      <c r="AH108" s="63" t="s">
+      <c r="AG108" s="19"/>
+      <c r="AH108" s="17"/>
+      <c r="AI108" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="109" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A109" s="40" t="s">
         <v>445</v>
       </c>
       <c r="B109" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C109" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D109" s="14" t="s">
         <v>446</v>
       </c>
       <c r="E109" s="15">
         <v>-32.557340000000003</v>
       </c>
       <c r="F109" s="15">
         <v>151.17706999999999</v>
       </c>
       <c r="G109" s="16">
         <v>42</v>
       </c>
       <c r="H109" s="13">
         <v>2010</v>
       </c>
       <c r="I109" s="13" t="s">
@@ -13737,61 +13896,66 @@
       <c r="Q109" s="17"/>
       <c r="R109" s="17"/>
       <c r="S109" s="17"/>
       <c r="T109" s="13"/>
       <c r="U109" s="17"/>
       <c r="V109" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W109" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X109" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y109" s="13"/>
       <c r="Z109" s="13"/>
       <c r="AA109" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AB109" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC109" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD109" s="18"/>
-[...5 lines deleted...]
-      <c r="AH109" s="46" t="s">
+      <c r="AD109" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE109" s="18"/>
+      <c r="AF109" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG109" s="13"/>
+      <c r="AH109" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI109" s="46" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="110" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A110" s="40" t="s">
         <v>448</v>
       </c>
       <c r="B110" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C110" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D110" s="14" t="s">
         <v>449</v>
       </c>
       <c r="E110" s="15">
         <v>-32.529809999999998</v>
       </c>
       <c r="F110" s="15">
         <v>151.15006</v>
       </c>
       <c r="G110" s="16">
         <v>123</v>
       </c>
       <c r="H110" s="13" t="s">
         <v>450</v>
       </c>
       <c r="I110" s="13" t="s">
@@ -13800,68 +13964,69 @@
       <c r="J110" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K110" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L110" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M110" s="13"/>
       <c r="N110" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O110" s="13"/>
       <c r="P110" s="13"/>
       <c r="Q110" s="13"/>
       <c r="R110" s="13"/>
       <c r="S110" s="13"/>
       <c r="T110" s="13"/>
       <c r="U110" s="17"/>
       <c r="V110" s="13"/>
       <c r="W110" s="13"/>
       <c r="X110" s="13"/>
       <c r="Y110" s="13"/>
       <c r="Z110" s="13"/>
-      <c r="AA110" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA110" s="13"/>
       <c r="AB110" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC110" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD110" s="18"/>
+      <c r="AD110" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE110" s="18"/>
-      <c r="AF110" s="13"/>
-[...1 lines deleted...]
-      <c r="AH110" s="46" t="s">
+      <c r="AF110" s="18"/>
+      <c r="AG110" s="13"/>
+      <c r="AH110" s="17"/>
+      <c r="AI110" s="46" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="111" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A111" s="40" t="s">
         <v>452</v>
       </c>
       <c r="B111" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C111" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D111" s="14" t="s">
         <v>453</v>
       </c>
       <c r="E111" s="15">
         <v>-32.5871</v>
       </c>
       <c r="F111" s="15">
         <v>151.20894999999999</v>
       </c>
       <c r="G111" s="16">
         <v>39</v>
       </c>
       <c r="H111" s="13" t="s">
         <v>450</v>
       </c>
       <c r="I111" s="13" t="s">
@@ -13870,68 +14035,69 @@
       <c r="J111" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K111" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L111" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M111" s="13"/>
       <c r="N111" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O111" s="13"/>
       <c r="P111" s="13"/>
       <c r="Q111" s="13"/>
       <c r="R111" s="13"/>
       <c r="S111" s="13"/>
       <c r="T111" s="13"/>
       <c r="U111" s="17"/>
       <c r="V111" s="13"/>
       <c r="W111" s="13"/>
       <c r="X111" s="13"/>
       <c r="Y111" s="13"/>
       <c r="Z111" s="13"/>
-      <c r="AA111" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA111" s="13"/>
       <c r="AB111" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC111" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD111" s="18"/>
+      <c r="AD111" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE111" s="18"/>
-      <c r="AF111" s="13"/>
-[...1 lines deleted...]
-      <c r="AH111" s="46" t="s">
+      <c r="AF111" s="18"/>
+      <c r="AG111" s="13"/>
+      <c r="AH111" s="17"/>
+      <c r="AI111" s="46" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="112" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A112" s="40" t="s">
         <v>455</v>
       </c>
       <c r="B112" s="67" t="s">
         <v>183</v>
       </c>
       <c r="C112" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D112" s="14" t="s">
         <v>456</v>
       </c>
       <c r="E112" s="15">
         <v>-31.989699999999999</v>
       </c>
       <c r="F112" s="15">
         <v>141.4512</v>
       </c>
       <c r="G112" s="16">
         <v>309</v>
       </c>
       <c r="H112" s="18">
         <v>2017</v>
       </c>
       <c r="I112" s="13" t="s">
@@ -13941,61 +14107,62 @@
         <v>35</v>
       </c>
       <c r="K112" s="13" t="s">
         <v>199</v>
       </c>
       <c r="L112" s="13" t="s">
         <v>199</v>
       </c>
       <c r="M112" s="13"/>
       <c r="N112" s="17"/>
       <c r="O112" s="13"/>
       <c r="P112" s="17"/>
       <c r="Q112" s="17"/>
       <c r="R112" s="17" t="s">
         <v>139</v>
       </c>
       <c r="S112" s="17"/>
       <c r="T112" s="17"/>
       <c r="U112" s="17"/>
       <c r="V112" s="17"/>
       <c r="W112" s="13"/>
       <c r="X112" s="17"/>
       <c r="Y112" s="28"/>
       <c r="Z112" s="19"/>
       <c r="AA112" s="19"/>
-      <c r="AB112" s="17"/>
-      <c r="AC112" s="19"/>
+      <c r="AB112" s="19"/>
+      <c r="AC112" s="17"/>
       <c r="AD112" s="19"/>
       <c r="AE112" s="19"/>
       <c r="AF112" s="19"/>
-      <c r="AG112" s="17"/>
-      <c r="AH112" s="63" t="s">
+      <c r="AG112" s="19"/>
+      <c r="AH112" s="17"/>
+      <c r="AI112" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="113" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A113" s="40" t="s">
         <v>457</v>
       </c>
       <c r="B113" s="67" t="s">
         <v>183</v>
       </c>
       <c r="C113" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D113" s="14" t="s">
         <v>458</v>
       </c>
       <c r="E113" s="15">
         <v>-31.98</v>
       </c>
       <c r="F113" s="15">
         <v>141.46639999999999</v>
       </c>
       <c r="G113" s="16">
         <v>303</v>
       </c>
       <c r="H113" s="18">
         <v>2021</v>
       </c>
       <c r="I113" s="13" t="s">
@@ -14005,61 +14172,62 @@
         <v>35</v>
       </c>
       <c r="K113" s="13" t="s">
         <v>199</v>
       </c>
       <c r="L113" s="13" t="s">
         <v>199</v>
       </c>
       <c r="M113" s="13"/>
       <c r="N113" s="17"/>
       <c r="O113" s="13"/>
       <c r="P113" s="17"/>
       <c r="Q113" s="17" t="s">
         <v>139</v>
       </c>
       <c r="R113" s="17"/>
       <c r="S113" s="17"/>
       <c r="T113" s="17"/>
       <c r="U113" s="17"/>
       <c r="V113" s="17"/>
       <c r="W113" s="13"/>
       <c r="X113" s="17"/>
       <c r="Y113" s="28"/>
       <c r="Z113" s="19"/>
       <c r="AA113" s="19"/>
-      <c r="AB113" s="17"/>
-      <c r="AC113" s="19"/>
+      <c r="AB113" s="19"/>
+      <c r="AC113" s="17"/>
       <c r="AD113" s="19"/>
       <c r="AE113" s="19"/>
       <c r="AF113" s="19"/>
-      <c r="AG113" s="17"/>
-      <c r="AH113" s="63" t="s">
+      <c r="AG113" s="19"/>
+      <c r="AH113" s="17"/>
+      <c r="AI113" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="114" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A114" s="40" t="s">
         <v>459</v>
       </c>
       <c r="B114" s="20" t="s">
         <v>180</v>
       </c>
       <c r="C114" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D114" s="14" t="s">
         <v>460</v>
       </c>
       <c r="E114" s="15">
         <v>-33.795119999999997</v>
       </c>
       <c r="F114" s="15">
         <v>150.76677000000001</v>
       </c>
       <c r="G114" s="16">
         <v>29</v>
       </c>
       <c r="H114" s="18">
         <v>1992</v>
       </c>
       <c r="I114" s="13" t="s">
@@ -14076,66 +14244,67 @@
       </c>
       <c r="M114" s="13"/>
       <c r="N114" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O114" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P114" s="17"/>
       <c r="Q114" s="17"/>
       <c r="R114" s="17"/>
       <c r="S114" s="17"/>
       <c r="T114" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U114" s="17"/>
       <c r="V114" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W114" s="17"/>
       <c r="X114" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y114" s="17"/>
       <c r="Z114" s="17"/>
-      <c r="AA114" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD114" s="17"/>
+      <c r="AA114" s="17"/>
+      <c r="AB114" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC114" s="17"/>
+      <c r="AD114" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE114" s="17"/>
       <c r="AF114" s="17"/>
       <c r="AG114" s="17"/>
-      <c r="AH114" s="46" t="s">
+      <c r="AH114" s="17"/>
+      <c r="AI114" s="46" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="115" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A115" s="40" t="s">
         <v>462</v>
       </c>
       <c r="B115" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C115" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D115" s="14" t="s">
         <v>463</v>
       </c>
       <c r="E115" s="15">
         <v>-32.902009999999997</v>
       </c>
       <c r="F115" s="15">
         <v>151.78429</v>
       </c>
       <c r="G115" s="16">
         <v>5</v>
       </c>
       <c r="H115" s="18">
         <v>2014</v>
       </c>
       <c r="I115" s="13" t="s">
@@ -14154,68 +14323,69 @@
       <c r="N115" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O115" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P115" s="17"/>
       <c r="Q115" s="17"/>
       <c r="R115" s="17"/>
       <c r="S115" s="17"/>
       <c r="T115" s="17"/>
       <c r="U115" s="17"/>
       <c r="V115" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W115" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X115" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y115" s="17"/>
       <c r="Z115" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AA115" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF115" s="17"/>
+      <c r="AA115" s="17"/>
+      <c r="AB115" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC115" s="17"/>
+      <c r="AD115" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE115" s="17"/>
+      <c r="AF115" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG115" s="17"/>
-      <c r="AH115" s="46" t="s">
+      <c r="AH115" s="17"/>
+      <c r="AI115" s="46" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="116" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A116" s="40" t="s">
         <v>465</v>
       </c>
       <c r="B116" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C116" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D116" s="14" t="s">
         <v>466</v>
       </c>
       <c r="E116" s="15">
         <v>-33.870919000000001</v>
       </c>
       <c r="F116" s="15">
         <v>151.20705699999999</v>
       </c>
       <c r="G116" s="16">
         <v>28</v>
       </c>
       <c r="H116" s="16">
         <v>1974</v>
       </c>
       <c r="I116" s="13" t="s">
@@ -14241,55 +14411,56 @@
       <c r="Q116" s="17"/>
       <c r="R116" s="17"/>
       <c r="S116" s="17"/>
       <c r="T116" s="17"/>
       <c r="U116" s="17"/>
       <c r="V116" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W116" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X116" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y116" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z116" s="17"/>
       <c r="AA116" s="17"/>
       <c r="AB116" s="17"/>
       <c r="AC116" s="17"/>
       <c r="AD116" s="17"/>
       <c r="AE116" s="17"/>
       <c r="AF116" s="17"/>
       <c r="AG116" s="17"/>
-      <c r="AH116" s="47" t="s">
+      <c r="AH116" s="17"/>
+      <c r="AI116" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="117" spans="1:34" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:35" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="40" t="s">
         <v>467</v>
       </c>
       <c r="B117" s="13" t="s">
         <v>284</v>
       </c>
       <c r="C117" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D117" s="14" t="s">
         <v>468</v>
       </c>
       <c r="E117" s="15">
         <v>-31.1099</v>
       </c>
       <c r="F117" s="15">
         <v>150.91451000000001</v>
       </c>
       <c r="G117" s="16">
         <v>405</v>
       </c>
       <c r="H117" s="13">
         <v>2000</v>
       </c>
       <c r="I117" s="13" t="s">
@@ -14304,68 +14475,69 @@
       <c r="L117" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M117" s="13"/>
       <c r="N117" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O117" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P117" s="17"/>
       <c r="Q117" s="17"/>
       <c r="R117" s="17"/>
       <c r="S117" s="17"/>
       <c r="T117" s="17"/>
       <c r="U117" s="17"/>
       <c r="V117" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W117" s="17"/>
       <c r="X117" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y117" s="17"/>
       <c r="Z117" s="17"/>
-      <c r="AA117" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA117" s="17"/>
       <c r="AB117" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC117" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD117" s="17"/>
+      <c r="AD117" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE117" s="17"/>
       <c r="AF117" s="17"/>
       <c r="AG117" s="17"/>
-      <c r="AH117" s="46" t="s">
+      <c r="AH117" s="17"/>
+      <c r="AI117" s="46" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="118" spans="1:34" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:35" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="40" t="s">
         <v>470</v>
       </c>
       <c r="B118" s="20" t="s">
         <v>235</v>
       </c>
       <c r="C118" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D118" s="14" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="15">
         <v>-31.88944</v>
       </c>
       <c r="F118" s="15">
         <v>152.50861</v>
       </c>
       <c r="G118" s="16">
         <v>24</v>
       </c>
       <c r="H118" s="18">
         <v>2019</v>
       </c>
       <c r="I118" s="13" t="s">
@@ -14381,187 +14553,190 @@
         <v>138</v>
       </c>
       <c r="M118" s="13"/>
       <c r="N118" s="17"/>
       <c r="O118" s="17"/>
       <c r="P118" s="17"/>
       <c r="Q118" s="17"/>
       <c r="R118" s="17"/>
       <c r="S118" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T118" s="17"/>
       <c r="U118" s="17"/>
       <c r="V118" s="17"/>
       <c r="W118" s="17"/>
       <c r="X118" s="17"/>
       <c r="Y118" s="17"/>
       <c r="Z118" s="17"/>
       <c r="AA118" s="17"/>
       <c r="AB118" s="17"/>
       <c r="AC118" s="17"/>
       <c r="AD118" s="17"/>
       <c r="AE118" s="17"/>
       <c r="AF118" s="17"/>
       <c r="AG118" s="17"/>
-      <c r="AH118" s="47" t="s">
+      <c r="AH118" s="17"/>
+      <c r="AI118" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="119" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="40" t="s">
         <v>472</v>
       </c>
       <c r="B119" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C119" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D119" s="14" t="s">
         <v>473</v>
       </c>
       <c r="E119" s="15">
         <v>-34.427799999999998</v>
       </c>
       <c r="F119" s="15">
         <v>147.512</v>
       </c>
       <c r="G119" s="16">
         <v>279.2</v>
       </c>
       <c r="H119" s="18">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="I119" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J119" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K119" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L119" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M119" s="13"/>
       <c r="N119" s="17"/>
       <c r="O119" s="17"/>
       <c r="P119" s="17"/>
       <c r="Q119" s="17"/>
       <c r="R119" s="17"/>
       <c r="S119" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T119" s="17"/>
       <c r="U119" s="17"/>
       <c r="V119" s="17"/>
       <c r="W119" s="19"/>
       <c r="X119" s="17"/>
       <c r="Y119" s="28"/>
       <c r="Z119" s="19"/>
       <c r="AA119" s="19"/>
       <c r="AB119" s="19"/>
       <c r="AC119" s="19"/>
       <c r="AD119" s="19"/>
       <c r="AE119" s="19"/>
-      <c r="AF119" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH119" s="46" t="s">
+      <c r="AF119" s="19"/>
+      <c r="AG119" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH119" s="17"/>
+      <c r="AI119" s="46" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="120" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A120" s="40" t="s">
         <v>475</v>
       </c>
       <c r="B120" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C120" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D120" s="14" t="s">
         <v>198</v>
       </c>
       <c r="E120" s="15">
         <v>-29.444800000000001</v>
       </c>
       <c r="F120" s="15">
         <v>142.05699999999999</v>
       </c>
       <c r="G120" s="16">
         <v>177.8</v>
       </c>
       <c r="H120" s="18">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I120" s="13" t="s">
         <v>137</v>
       </c>
       <c r="J120" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K120" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L120" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M120" s="13"/>
       <c r="N120" s="17"/>
       <c r="O120" s="17"/>
       <c r="P120" s="17"/>
       <c r="Q120" s="17"/>
       <c r="R120" s="17"/>
       <c r="S120" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T120" s="17"/>
       <c r="U120" s="17"/>
       <c r="V120" s="17"/>
       <c r="W120" s="19"/>
       <c r="X120" s="17"/>
       <c r="Y120" s="28"/>
       <c r="Z120" s="19"/>
       <c r="AA120" s="19"/>
       <c r="AB120" s="19"/>
       <c r="AC120" s="19"/>
       <c r="AD120" s="19"/>
       <c r="AE120" s="19"/>
-      <c r="AF120" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH120" s="46" t="s">
+      <c r="AF120" s="19"/>
+      <c r="AG120" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH120" s="17"/>
+      <c r="AI120" s="46" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="121" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A121" s="40" t="s">
         <v>477</v>
       </c>
       <c r="B121" s="20" t="s">
         <v>168</v>
       </c>
       <c r="C121" s="20" t="s">
         <v>169</v>
       </c>
       <c r="D121" s="14" t="s">
         <v>478</v>
       </c>
       <c r="E121" s="15">
         <v>-35.363500000000002</v>
       </c>
       <c r="F121" s="15">
         <v>150.4828</v>
       </c>
       <c r="G121" s="16">
         <v>15</v>
       </c>
       <c r="H121" s="18">
         <v>2019</v>
       </c>
       <c r="I121" s="13" t="s">
@@ -14577,55 +14752,56 @@
         <v>138</v>
       </c>
       <c r="M121" s="13"/>
       <c r="N121" s="17"/>
       <c r="O121" s="17"/>
       <c r="P121" s="17"/>
       <c r="Q121" s="17"/>
       <c r="R121" s="17"/>
       <c r="S121" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T121" s="17"/>
       <c r="U121" s="17"/>
       <c r="V121" s="17"/>
       <c r="W121" s="17"/>
       <c r="X121" s="17"/>
       <c r="Y121" s="17"/>
       <c r="Z121" s="17"/>
       <c r="AA121" s="17"/>
       <c r="AB121" s="17"/>
       <c r="AC121" s="17"/>
       <c r="AD121" s="17"/>
       <c r="AE121" s="17"/>
       <c r="AF121" s="17"/>
       <c r="AG121" s="17"/>
-      <c r="AH121" s="47" t="s">
+      <c r="AH121" s="17"/>
+      <c r="AI121" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="122" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A122" s="40" t="s">
         <v>479</v>
       </c>
       <c r="B122" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C122" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D122" s="14" t="s">
         <v>480</v>
       </c>
       <c r="E122" s="15">
         <v>-33.883699999999997</v>
       </c>
       <c r="F122" s="15">
         <v>151.20119</v>
       </c>
       <c r="G122" s="16"/>
       <c r="H122" s="18">
         <v>2025</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>137</v>
       </c>
@@ -14642,68 +14818,69 @@
       <c r="N122" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O122" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P122" s="17"/>
       <c r="Q122" s="17"/>
       <c r="R122" s="17"/>
       <c r="S122" s="17"/>
       <c r="T122" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U122" s="17"/>
       <c r="V122" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W122" s="17"/>
       <c r="X122" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y122" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z122" s="19"/>
-      <c r="AA122" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA122" s="19"/>
       <c r="AB122" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC122" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD122" s="19"/>
+      <c r="AD122" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE122" s="19"/>
       <c r="AF122" s="19"/>
-      <c r="AG122" s="17"/>
-      <c r="AH122" s="48" t="s">
+      <c r="AG122" s="19"/>
+      <c r="AH122" s="17"/>
+      <c r="AI122" s="48" t="s">
         <v>481</v>
       </c>
     </row>
-    <row r="123" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A123" s="40" t="s">
         <v>482</v>
       </c>
       <c r="B123" s="20" t="s">
         <v>229</v>
       </c>
       <c r="C123" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D123" s="30" t="s">
         <v>483</v>
       </c>
       <c r="E123" s="15">
         <v>-33.656230000000001</v>
       </c>
       <c r="F123" s="15">
         <v>150.84768199999999</v>
       </c>
       <c r="G123" s="16">
         <v>35</v>
       </c>
       <c r="H123" s="18">
         <v>1994</v>
       </c>
       <c r="I123" s="13" t="s">
@@ -14720,68 +14897,69 @@
       </c>
       <c r="M123" s="13"/>
       <c r="N123" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O123" s="17"/>
       <c r="P123" s="17"/>
       <c r="Q123" s="17"/>
       <c r="R123" s="17"/>
       <c r="S123" s="17"/>
       <c r="T123" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U123" s="17"/>
       <c r="V123" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W123" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X123" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y123" s="17"/>
       <c r="Z123" s="17"/>
-      <c r="AA123" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA123" s="17"/>
+      <c r="AB123" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC123" s="17"/>
       <c r="AD123" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE123" s="17"/>
+      <c r="AE123" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF123" s="17"/>
       <c r="AG123" s="17"/>
-      <c r="AH123" s="47" t="s">
+      <c r="AH123" s="17"/>
+      <c r="AI123" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="124" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A124" s="40" t="s">
         <v>484</v>
       </c>
       <c r="B124" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C124" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D124" s="14" t="s">
         <v>485</v>
       </c>
       <c r="E124" s="15">
         <v>-35.115600000000001</v>
       </c>
       <c r="F124" s="15">
         <v>147.36085</v>
       </c>
       <c r="G124" s="16">
         <v>181</v>
       </c>
       <c r="H124" s="13">
         <v>2000</v>
       </c>
       <c r="I124" s="13" t="s">
@@ -14792,66 +14970,67 @@
       </c>
       <c r="K124" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L124" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M124" s="13"/>
       <c r="N124" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O124" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P124" s="17"/>
       <c r="Q124" s="17"/>
       <c r="R124" s="17"/>
       <c r="S124" s="17"/>
       <c r="T124" s="17"/>
       <c r="U124" s="17"/>
       <c r="V124" s="17"/>
       <c r="W124" s="17"/>
       <c r="X124" s="17"/>
       <c r="Y124" s="17"/>
       <c r="Z124" s="17"/>
-      <c r="AA124" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD124" s="17"/>
+      <c r="AA124" s="17"/>
+      <c r="AB124" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC124" s="17"/>
+      <c r="AD124" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE124" s="17"/>
       <c r="AF124" s="17"/>
       <c r="AG124" s="17"/>
-      <c r="AH124" s="47" t="s">
+      <c r="AH124" s="17"/>
+      <c r="AI124" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="125" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A125" s="40" t="s">
         <v>486</v>
       </c>
       <c r="B125" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C125" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D125" s="14" t="s">
         <v>487</v>
       </c>
       <c r="E125" s="15">
         <v>-35.104109999999999</v>
       </c>
       <c r="F125" s="15">
         <v>147.36036999999999</v>
       </c>
       <c r="G125" s="16">
         <v>178.6</v>
       </c>
       <c r="H125" s="13">
         <v>2011</v>
       </c>
       <c r="I125" s="13" t="s">
@@ -14868,68 +15047,69 @@
       </c>
       <c r="M125" s="13"/>
       <c r="N125" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O125" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P125" s="17"/>
       <c r="Q125" s="17"/>
       <c r="R125" s="17"/>
       <c r="S125" s="17"/>
       <c r="T125" s="17"/>
       <c r="U125" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V125" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W125" s="17"/>
       <c r="X125" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y125" s="17"/>
       <c r="Z125" s="17"/>
-      <c r="AA125" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF125" s="17"/>
+      <c r="AA125" s="17"/>
+      <c r="AB125" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC125" s="17"/>
+      <c r="AD125" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE125" s="17"/>
+      <c r="AF125" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG125" s="17"/>
-      <c r="AH125" s="46" t="s">
+      <c r="AH125" s="17"/>
+      <c r="AI125" s="46" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="126" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A126" s="40" t="s">
         <v>489</v>
       </c>
       <c r="B126" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C126" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D126" s="14" t="s">
         <v>490</v>
       </c>
       <c r="E126" s="15">
         <v>-35.104109999999999</v>
       </c>
       <c r="F126" s="15">
         <v>147.36036999999999</v>
       </c>
       <c r="G126" s="16">
         <v>178.6</v>
       </c>
       <c r="H126" s="18">
         <v>2017</v>
       </c>
       <c r="I126" s="13" t="s">
@@ -14943,57 +15123,58 @@
       </c>
       <c r="L126" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M126" s="13"/>
       <c r="N126" s="17"/>
       <c r="O126" s="17"/>
       <c r="P126" s="17"/>
       <c r="Q126" s="17"/>
       <c r="R126" s="17"/>
       <c r="S126" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T126" s="17"/>
       <c r="U126" s="17"/>
       <c r="V126" s="17"/>
       <c r="W126" s="19"/>
       <c r="X126" s="17"/>
       <c r="Y126" s="28"/>
       <c r="Z126" s="19"/>
       <c r="AA126" s="19"/>
       <c r="AB126" s="19"/>
       <c r="AC126" s="19"/>
       <c r="AD126" s="19"/>
       <c r="AE126" s="19"/>
-      <c r="AF126" s="26"/>
-[...1 lines deleted...]
-      <c r="AH126" s="46" t="s">
+      <c r="AF126" s="19"/>
+      <c r="AG126" s="26"/>
+      <c r="AH126" s="17"/>
+      <c r="AI126" s="46" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="127" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A127" s="40" t="s">
         <v>492</v>
       </c>
       <c r="B127" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C127" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D127" s="14" t="s">
         <v>493</v>
       </c>
       <c r="E127" s="15">
         <v>-30.035900000000002</v>
       </c>
       <c r="F127" s="15">
         <v>148.12299999999999</v>
       </c>
       <c r="G127" s="16">
         <v>131.80000000000001</v>
       </c>
       <c r="H127" s="18">
         <v>2008</v>
       </c>
       <c r="I127" s="13" t="s">
@@ -15007,59 +15188,60 @@
       </c>
       <c r="L127" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M127" s="13"/>
       <c r="N127" s="17"/>
       <c r="O127" s="17"/>
       <c r="P127" s="17"/>
       <c r="Q127" s="17"/>
       <c r="R127" s="17"/>
       <c r="S127" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T127" s="17"/>
       <c r="U127" s="17"/>
       <c r="V127" s="17"/>
       <c r="W127" s="19"/>
       <c r="X127" s="17"/>
       <c r="Y127" s="28"/>
       <c r="Z127" s="19"/>
       <c r="AA127" s="19"/>
       <c r="AB127" s="19"/>
       <c r="AC127" s="19"/>
       <c r="AD127" s="19"/>
       <c r="AE127" s="19"/>
-      <c r="AF127" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH127" s="46" t="s">
+      <c r="AF127" s="19"/>
+      <c r="AG127" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH127" s="17"/>
+      <c r="AI127" s="46" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="128" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A128" s="40" t="s">
         <v>495</v>
       </c>
       <c r="B128" s="20" t="s">
         <v>176</v>
       </c>
       <c r="C128" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D128" s="14" t="s">
         <v>496</v>
       </c>
       <c r="E128" s="15">
         <v>-32.894350000000003</v>
       </c>
       <c r="F128" s="15">
         <v>151.67021</v>
       </c>
       <c r="G128" s="16">
         <v>8</v>
       </c>
       <c r="H128" s="18">
         <v>1992</v>
       </c>
       <c r="I128" s="13" t="s">
@@ -15078,68 +15260,69 @@
       <c r="N128" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O128" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P128" s="17"/>
       <c r="Q128" s="17"/>
       <c r="R128" s="17"/>
       <c r="S128" s="17"/>
       <c r="T128" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U128" s="17"/>
       <c r="V128" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W128" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X128" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y128" s="17"/>
       <c r="Z128" s="17"/>
-      <c r="AA128" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA128" s="17"/>
+      <c r="AB128" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC128" s="17"/>
       <c r="AD128" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE128" s="17"/>
+      <c r="AE128" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF128" s="17"/>
       <c r="AG128" s="17"/>
-      <c r="AH128" s="46" t="s">
+      <c r="AH128" s="17"/>
+      <c r="AI128" s="46" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="129" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A129" s="40" t="s">
         <v>498</v>
       </c>
       <c r="B129" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C129" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D129" s="14" t="s">
         <v>499</v>
       </c>
       <c r="E129" s="15">
         <v>-35.119999999999997</v>
       </c>
       <c r="F129" s="15">
         <v>142</v>
       </c>
       <c r="G129" s="16">
         <v>104.7</v>
       </c>
       <c r="H129" s="18">
         <v>2011</v>
       </c>
       <c r="I129" s="13" t="s">
@@ -15153,59 +15336,60 @@
       </c>
       <c r="L129" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M129" s="13"/>
       <c r="N129" s="17"/>
       <c r="O129" s="17"/>
       <c r="P129" s="17"/>
       <c r="Q129" s="17"/>
       <c r="R129" s="17"/>
       <c r="S129" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T129" s="17"/>
       <c r="U129" s="17"/>
       <c r="V129" s="17"/>
       <c r="W129" s="19"/>
       <c r="X129" s="17"/>
       <c r="Y129" s="28"/>
       <c r="Z129" s="19"/>
       <c r="AA129" s="19"/>
       <c r="AB129" s="19"/>
       <c r="AC129" s="19"/>
       <c r="AD129" s="19"/>
       <c r="AE129" s="19"/>
-      <c r="AF129" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH129" s="46" t="s">
+      <c r="AF129" s="19"/>
+      <c r="AG129" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH129" s="17"/>
+      <c r="AI129" s="46" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="130" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A130" s="40" t="s">
         <v>501</v>
       </c>
       <c r="B130" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C130" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D130" s="14" t="s">
         <v>502</v>
       </c>
       <c r="E130" s="15">
         <v>-32.573979999999999</v>
       </c>
       <c r="F130" s="15">
         <v>151.02721</v>
       </c>
       <c r="G130" s="16">
         <v>60</v>
       </c>
       <c r="H130" s="13" t="s">
         <v>450</v>
       </c>
       <c r="I130" s="13" t="s">
@@ -15214,70 +15398,71 @@
       <c r="J130" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K130" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L130" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M130" s="13"/>
       <c r="N130" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O130" s="13"/>
       <c r="P130" s="13"/>
       <c r="Q130" s="13"/>
       <c r="R130" s="13"/>
       <c r="S130" s="13"/>
       <c r="T130" s="13"/>
       <c r="U130" s="17"/>
       <c r="V130" s="13"/>
       <c r="W130" s="13"/>
       <c r="X130" s="13"/>
       <c r="Y130" s="13"/>
       <c r="Z130" s="13"/>
-      <c r="AA130" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA130" s="13"/>
       <c r="AB130" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC130" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD130" s="18"/>
-[...5 lines deleted...]
-      <c r="AH130" s="46" t="s">
+      <c r="AD130" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE130" s="18"/>
+      <c r="AF130" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG130" s="13"/>
+      <c r="AH130" s="17"/>
+      <c r="AI130" s="46" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="131" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A131" s="40" t="s">
         <v>504</v>
       </c>
       <c r="B131" s="18" t="s">
         <v>142</v>
       </c>
       <c r="C131" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D131" s="14" t="s">
         <v>505</v>
       </c>
       <c r="E131" s="15">
         <v>-34.489725999999997</v>
       </c>
       <c r="F131" s="15">
         <v>150.89215899999999</v>
       </c>
       <c r="G131" s="16">
         <v>9</v>
       </c>
       <c r="H131" s="18">
         <v>1993</v>
       </c>
       <c r="I131" s="13" t="s">
@@ -15303,55 +15488,56 @@
       <c r="Q131" s="17"/>
       <c r="R131" s="17"/>
       <c r="S131" s="17"/>
       <c r="T131" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U131" s="17"/>
       <c r="V131" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W131" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X131" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y131" s="17"/>
       <c r="Z131" s="17"/>
       <c r="AA131" s="17"/>
       <c r="AB131" s="17"/>
       <c r="AC131" s="17"/>
       <c r="AD131" s="17"/>
       <c r="AE131" s="17"/>
       <c r="AF131" s="17"/>
       <c r="AG131" s="17"/>
-      <c r="AH131" s="47" t="s">
+      <c r="AH131" s="17"/>
+      <c r="AI131" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="132" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A132" s="40" t="s">
         <v>506</v>
       </c>
       <c r="B132" s="67" t="s">
         <v>183</v>
       </c>
       <c r="C132" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D132" s="14" t="s">
         <v>507</v>
       </c>
       <c r="E132" s="15">
         <v>-31.970600000000001</v>
       </c>
       <c r="F132" s="15">
         <v>141.47049999999999</v>
       </c>
       <c r="G132" s="16">
         <v>324</v>
       </c>
       <c r="H132" s="18">
         <v>2017</v>
       </c>
       <c r="I132" s="13" t="s">
@@ -15361,61 +15547,62 @@
         <v>35</v>
       </c>
       <c r="K132" s="13" t="s">
         <v>199</v>
       </c>
       <c r="L132" s="13" t="s">
         <v>199</v>
       </c>
       <c r="M132" s="13"/>
       <c r="N132" s="17"/>
       <c r="O132" s="17"/>
       <c r="P132" s="17"/>
       <c r="Q132" s="17"/>
       <c r="R132" s="17" t="s">
         <v>139</v>
       </c>
       <c r="S132" s="17"/>
       <c r="T132" s="17"/>
       <c r="U132" s="17"/>
       <c r="V132" s="17"/>
       <c r="W132" s="17"/>
       <c r="X132" s="17"/>
       <c r="Y132" s="28"/>
       <c r="Z132" s="19"/>
       <c r="AA132" s="19"/>
-      <c r="AB132" s="17"/>
-      <c r="AC132" s="19"/>
+      <c r="AB132" s="19"/>
+      <c r="AC132" s="17"/>
       <c r="AD132" s="19"/>
       <c r="AE132" s="19"/>
       <c r="AF132" s="19"/>
-      <c r="AG132" s="17"/>
-      <c r="AH132" s="47" t="s">
+      <c r="AG132" s="19"/>
+      <c r="AH132" s="17"/>
+      <c r="AI132" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="133" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A133" s="40" t="s">
         <v>508</v>
       </c>
       <c r="B133" s="67" t="s">
         <v>172</v>
       </c>
       <c r="C133" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D133" s="14" t="s">
         <v>509</v>
       </c>
       <c r="E133" s="15">
         <v>-33.732770000000002</v>
       </c>
       <c r="F133" s="15">
         <v>150.38888</v>
       </c>
       <c r="G133" s="16">
         <v>187</v>
       </c>
       <c r="H133" s="18">
         <v>1998</v>
       </c>
       <c r="I133" s="13" t="s">
@@ -15430,66 +15617,67 @@
       <c r="L133" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M133" s="13"/>
       <c r="N133" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O133" s="17"/>
       <c r="P133" s="17"/>
       <c r="Q133" s="17"/>
       <c r="R133" s="17"/>
       <c r="S133" s="17"/>
       <c r="T133" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U133" s="17"/>
       <c r="V133" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W133" s="17"/>
       <c r="X133" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y133" s="17"/>
       <c r="Z133" s="17"/>
-      <c r="AA133" s="17" t="s">
-[...6 lines deleted...]
-      <c r="AD133" s="17"/>
+      <c r="AA133" s="17"/>
+      <c r="AB133" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC133" s="17"/>
+      <c r="AD133" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE133" s="17"/>
       <c r="AF133" s="17"/>
       <c r="AG133" s="17"/>
-      <c r="AH133" s="47" t="s">
+      <c r="AH133" s="17"/>
+      <c r="AI133" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="134" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A134" s="40" t="s">
         <v>510</v>
       </c>
       <c r="B134" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C134" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D134" s="14" t="s">
         <v>511</v>
       </c>
       <c r="E134" s="15">
         <v>-34.466563999999998</v>
       </c>
       <c r="F134" s="15">
         <v>141.56680499999999</v>
       </c>
       <c r="G134" s="16">
         <v>77</v>
       </c>
       <c r="H134" s="18">
         <v>2018</v>
       </c>
       <c r="I134" s="13" t="s">
@@ -15503,59 +15691,60 @@
       </c>
       <c r="L134" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M134" s="13"/>
       <c r="N134" s="17"/>
       <c r="O134" s="17"/>
       <c r="P134" s="17"/>
       <c r="Q134" s="17"/>
       <c r="R134" s="17"/>
       <c r="S134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T134" s="17"/>
       <c r="U134" s="17"/>
       <c r="V134" s="17"/>
       <c r="W134" s="19"/>
       <c r="X134" s="17"/>
       <c r="Y134" s="28"/>
       <c r="Z134" s="19"/>
       <c r="AA134" s="19"/>
       <c r="AB134" s="19"/>
       <c r="AC134" s="19"/>
       <c r="AD134" s="19"/>
       <c r="AE134" s="19"/>
-      <c r="AF134" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH134" s="46" t="s">
+      <c r="AF134" s="19"/>
+      <c r="AG134" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH134" s="17"/>
+      <c r="AI134" s="46" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="135" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A135" s="40" t="s">
         <v>513</v>
       </c>
       <c r="B135" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C135" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D135" s="14" t="s">
         <v>514</v>
       </c>
       <c r="E135" s="15">
         <v>-33.938400000000001</v>
       </c>
       <c r="F135" s="15">
         <v>147.196</v>
       </c>
       <c r="G135" s="16">
         <v>253.9</v>
       </c>
       <c r="H135" s="18">
         <v>2007</v>
       </c>
       <c r="I135" s="13" t="s">
@@ -15569,59 +15758,60 @@
       </c>
       <c r="L135" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M135" s="13"/>
       <c r="N135" s="17"/>
       <c r="O135" s="17"/>
       <c r="P135" s="17"/>
       <c r="Q135" s="17"/>
       <c r="R135" s="17"/>
       <c r="S135" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T135" s="17"/>
       <c r="U135" s="17"/>
       <c r="V135" s="17"/>
       <c r="W135" s="19"/>
       <c r="X135" s="17"/>
       <c r="Y135" s="28"/>
       <c r="Z135" s="19"/>
       <c r="AA135" s="19"/>
       <c r="AB135" s="19"/>
       <c r="AC135" s="19"/>
       <c r="AD135" s="19"/>
       <c r="AE135" s="19"/>
-      <c r="AF135" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH135" s="46" t="s">
+      <c r="AF135" s="19"/>
+      <c r="AG135" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH135" s="17"/>
+      <c r="AI135" s="46" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="136" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A136" s="40" t="s">
         <v>516</v>
       </c>
       <c r="B136" s="67" t="s">
         <v>183</v>
       </c>
       <c r="C136" s="20" t="s">
         <v>215</v>
       </c>
       <c r="D136" s="14" t="s">
         <v>517</v>
       </c>
       <c r="E136" s="15">
         <v>-31.948499999999999</v>
       </c>
       <c r="F136" s="15">
         <v>141.47370000000001</v>
       </c>
       <c r="G136" s="16">
         <v>295</v>
       </c>
       <c r="H136" s="18">
         <v>2017</v>
       </c>
       <c r="I136" s="13" t="s">
@@ -15631,61 +15821,62 @@
         <v>35</v>
       </c>
       <c r="K136" s="13" t="s">
         <v>199</v>
       </c>
       <c r="L136" s="13" t="s">
         <v>199</v>
       </c>
       <c r="M136" s="13"/>
       <c r="N136" s="17"/>
       <c r="O136" s="17"/>
       <c r="P136" s="17"/>
       <c r="Q136" s="17" t="s">
         <v>139</v>
       </c>
       <c r="R136" s="17"/>
       <c r="S136" s="17"/>
       <c r="T136" s="17"/>
       <c r="U136" s="17"/>
       <c r="V136" s="17"/>
       <c r="W136" s="19"/>
       <c r="X136" s="17"/>
       <c r="Y136" s="28"/>
       <c r="Z136" s="19"/>
       <c r="AA136" s="19"/>
-      <c r="AB136" s="17"/>
-      <c r="AC136" s="19"/>
+      <c r="AB136" s="19"/>
+      <c r="AC136" s="17"/>
       <c r="AD136" s="19"/>
       <c r="AE136" s="19"/>
       <c r="AF136" s="19"/>
-      <c r="AG136" s="17"/>
-      <c r="AH136" s="63" t="s">
+      <c r="AG136" s="19"/>
+      <c r="AH136" s="17"/>
+      <c r="AI136" s="63" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="137" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A137" s="40" t="s">
         <v>518</v>
       </c>
       <c r="B137" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C137" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D137" s="14" t="s">
         <v>519</v>
       </c>
       <c r="E137" s="15">
         <v>-30.851700000000001</v>
       </c>
       <c r="F137" s="15">
         <v>143.07400000000001</v>
       </c>
       <c r="G137" s="16">
         <v>159.19999999999999</v>
       </c>
       <c r="H137" s="18">
         <v>2008</v>
       </c>
       <c r="I137" s="13" t="s">
@@ -15699,59 +15890,60 @@
       </c>
       <c r="L137" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M137" s="13"/>
       <c r="N137" s="17"/>
       <c r="O137" s="17"/>
       <c r="P137" s="17"/>
       <c r="Q137" s="17"/>
       <c r="R137" s="17"/>
       <c r="S137" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T137" s="17"/>
       <c r="U137" s="17"/>
       <c r="V137" s="17"/>
       <c r="W137" s="19"/>
       <c r="X137" s="17"/>
       <c r="Y137" s="28"/>
       <c r="Z137" s="19"/>
       <c r="AA137" s="19"/>
       <c r="AB137" s="19"/>
       <c r="AC137" s="19"/>
       <c r="AD137" s="19"/>
       <c r="AE137" s="19"/>
-      <c r="AF137" s="21" t="s">
-[...3 lines deleted...]
-      <c r="AH137" s="46" t="s">
+      <c r="AF137" s="19"/>
+      <c r="AG137" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH137" s="17"/>
+      <c r="AI137" s="46" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="138" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A138" s="40" t="s">
         <v>521</v>
       </c>
       <c r="B138" s="18" t="s">
         <v>142</v>
       </c>
       <c r="C138" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D138" s="14" t="s">
         <v>522</v>
       </c>
       <c r="E138" s="15">
         <v>-34.417059999999999</v>
       </c>
       <c r="F138" s="15">
         <v>150.88732999999999</v>
       </c>
       <c r="G138" s="16">
         <v>15</v>
       </c>
       <c r="H138" s="18">
         <v>1993</v>
       </c>
       <c r="I138" s="13" t="s">
@@ -15774,68 +15966,69 @@
         <v>139</v>
       </c>
       <c r="P138" s="17"/>
       <c r="Q138" s="17"/>
       <c r="R138" s="17"/>
       <c r="S138" s="17"/>
       <c r="T138" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U138" s="17" t="s">
         <v>139</v>
       </c>
       <c r="V138" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W138" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X138" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y138" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Z138" s="17"/>
-      <c r="AA138" s="17" t="s">
-[...10 lines deleted...]
-      <c r="AF138" s="17"/>
+      <c r="AA138" s="17"/>
+      <c r="AB138" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC138" s="17"/>
+      <c r="AD138" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE138" s="17"/>
+      <c r="AF138" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AG138" s="17"/>
-      <c r="AH138" s="46" t="s">
+      <c r="AH138" s="17"/>
+      <c r="AI138" s="46" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="139" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A139" s="40" t="s">
         <v>524</v>
       </c>
       <c r="B139" s="20" t="s">
         <v>155</v>
       </c>
       <c r="C139" s="67" t="s">
         <v>135</v>
       </c>
       <c r="D139" s="14" t="s">
         <v>525</v>
       </c>
       <c r="E139" s="15">
         <v>-34.042712000000002</v>
       </c>
       <c r="F139" s="15">
         <v>151.142124</v>
       </c>
       <c r="G139" s="16">
         <v>12</v>
       </c>
       <c r="H139" s="18">
         <v>1982</v>
       </c>
       <c r="I139" s="13" t="s">
@@ -15854,68 +16047,69 @@
       <c r="N139" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O139" s="17" t="s">
         <v>139</v>
       </c>
       <c r="P139" s="17"/>
       <c r="Q139" s="17"/>
       <c r="R139" s="17"/>
       <c r="S139" s="17"/>
       <c r="T139" s="17" t="s">
         <v>139</v>
       </c>
       <c r="U139" s="17"/>
       <c r="V139" s="17" t="s">
         <v>139</v>
       </c>
       <c r="W139" s="17" t="s">
         <v>139</v>
       </c>
       <c r="X139" s="17" t="s">
         <v>139</v>
       </c>
       <c r="Y139" s="17"/>
       <c r="Z139" s="17"/>
-      <c r="AA139" s="17" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="AA139" s="17"/>
+      <c r="AB139" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC139" s="17"/>
       <c r="AD139" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AE139" s="17"/>
+      <c r="AE139" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AF139" s="17"/>
       <c r="AG139" s="17"/>
-      <c r="AH139" s="47" t="s">
+      <c r="AH139" s="17"/>
+      <c r="AI139" s="47" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="140" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A140" s="40" t="s">
         <v>526</v>
       </c>
       <c r="B140" s="13" t="s">
         <v>134</v>
       </c>
       <c r="C140" s="67" t="s">
         <v>202</v>
       </c>
       <c r="D140" s="14" t="s">
         <v>527</v>
       </c>
       <c r="E140" s="15">
         <v>-32.195050000000002</v>
       </c>
       <c r="F140" s="15">
         <v>150.67341999999999</v>
       </c>
       <c r="G140" s="16">
         <v>190</v>
       </c>
       <c r="H140" s="13" t="s">
         <v>450</v>
       </c>
       <c r="I140" s="13" t="s">
@@ -15924,68 +16118,69 @@
       <c r="J140" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K140" s="13" t="s">
         <v>138</v>
       </c>
       <c r="L140" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M140" s="13"/>
       <c r="N140" s="17" t="s">
         <v>139</v>
       </c>
       <c r="O140" s="17"/>
       <c r="P140" s="17"/>
       <c r="Q140" s="17"/>
       <c r="R140" s="17"/>
       <c r="S140" s="17"/>
       <c r="T140" s="17"/>
       <c r="U140" s="17"/>
       <c r="V140" s="17"/>
       <c r="W140" s="17"/>
       <c r="X140" s="17"/>
       <c r="Y140" s="17"/>
       <c r="Z140" s="17"/>
-      <c r="AA140" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA140" s="17"/>
       <c r="AB140" s="17" t="s">
         <v>139</v>
       </c>
       <c r="AC140" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="AD140" s="17"/>
+      <c r="AD140" s="17" t="s">
+        <v>139</v>
+      </c>
       <c r="AE140" s="17"/>
       <c r="AF140" s="17"/>
       <c r="AG140" s="17"/>
-      <c r="AH140" s="46" t="s">
+      <c r="AH140" s="17"/>
+      <c r="AI140" s="46" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="141" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A141" s="40" t="s">
         <v>529</v>
       </c>
       <c r="B141" s="13" t="s">
         <v>151</v>
       </c>
       <c r="C141" s="67" t="s">
         <v>162</v>
       </c>
       <c r="D141" s="14" t="s">
         <v>530</v>
       </c>
       <c r="E141" s="15">
         <v>-36.097099999999998</v>
       </c>
       <c r="F141" s="15">
         <v>143.35499999999999</v>
       </c>
       <c r="G141" s="16">
         <v>111</v>
       </c>
       <c r="H141" s="18">
         <v>2014</v>
       </c>
       <c r="I141" s="13" t="s">
@@ -16000,56 +16195,57 @@
       <c r="L141" s="13" t="s">
         <v>138</v>
       </c>
       <c r="M141" s="13"/>
       <c r="N141" s="17"/>
       <c r="O141" s="17"/>
       <c r="P141" s="17"/>
       <c r="Q141" s="17"/>
       <c r="R141" s="17"/>
       <c r="S141" s="17" t="s">
         <v>139</v>
       </c>
       <c r="T141" s="17"/>
       <c r="U141" s="17"/>
       <c r="V141" s="17"/>
       <c r="W141" s="19"/>
       <c r="X141" s="17"/>
       <c r="Y141" s="28"/>
       <c r="Z141" s="19"/>
       <c r="AA141" s="19"/>
       <c r="AB141" s="19"/>
       <c r="AC141" s="19"/>
       <c r="AD141" s="19"/>
       <c r="AE141" s="19"/>
       <c r="AF141" s="19"/>
-      <c r="AG141" s="17"/>
-      <c r="AH141" s="46" t="s">
+      <c r="AG141" s="19"/>
+      <c r="AH141" s="17"/>
+      <c r="AI141" s="46" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="142" spans="1:34" ht="24" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:35" ht="24" x14ac:dyDescent="0.3">
       <c r="A142" s="44" t="s">
         <v>532</v>
       </c>
       <c r="B142" s="32" t="s">
         <v>533</v>
       </c>
       <c r="C142" s="69" t="s">
         <v>135</v>
       </c>
       <c r="D142" s="33" t="s">
         <v>534</v>
       </c>
       <c r="E142" s="34">
         <v>-33.278910000000003</v>
       </c>
       <c r="F142" s="34">
         <v>151.43239</v>
       </c>
       <c r="G142" s="35">
         <v>3</v>
       </c>
       <c r="H142" s="36">
         <v>2012</v>
       </c>
       <c r="I142" s="37" t="s">
@@ -16070,2532 +16266,2533 @@
       </c>
       <c r="O142" s="38" t="s">
         <v>139</v>
       </c>
       <c r="P142" s="38"/>
       <c r="Q142" s="38"/>
       <c r="R142" s="38"/>
       <c r="S142" s="38"/>
       <c r="T142" s="38" t="s">
         <v>139</v>
       </c>
       <c r="U142" s="38"/>
       <c r="V142" s="38" t="s">
         <v>139</v>
       </c>
       <c r="W142" s="38" t="s">
         <v>139</v>
       </c>
       <c r="X142" s="38" t="s">
         <v>139</v>
       </c>
       <c r="Y142" s="38" t="s">
         <v>139</v>
       </c>
       <c r="Z142" s="38"/>
-      <c r="AA142" s="38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA142" s="38"/>
       <c r="AB142" s="38" t="s">
         <v>139</v>
       </c>
       <c r="AC142" s="38" t="s">
         <v>139</v>
       </c>
-      <c r="AD142" s="38"/>
-[...3 lines deleted...]
-      <c r="AF142" s="38"/>
+      <c r="AD142" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE142" s="38"/>
+      <c r="AF142" s="38" t="s">
+        <v>139</v>
+      </c>
       <c r="AG142" s="38"/>
-      <c r="AH142" s="50" t="s">
+      <c r="AH142" s="38"/>
+      <c r="AI142" s="50" t="s">
         <v>535</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="AH122" r:id="rId1" xr:uid="{E5E33700-55FA-4FA1-BA63-E20826C7E133}"/>
-    <hyperlink ref="AH20" r:id="rId2" xr:uid="{4EC5FC6D-B888-4D91-96C2-EE9AC9EB4937}"/>
+    <hyperlink ref="AI122" r:id="rId1" xr:uid="{E5E33700-55FA-4FA1-BA63-E20826C7E133}"/>
+    <hyperlink ref="AI20" r:id="rId2" xr:uid="{4EC5FC6D-B888-4D91-96C2-EE9AC9EB4937}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43826F10-1C3E-4563-AF70-7EAFA9A875DB}">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="28.140625" customWidth="1"/>
-    <col min="3" max="3" width="25.140625" customWidth="1"/>
+    <col min="1" max="2" width="28.1796875" customWidth="1"/>
+    <col min="3" max="3" width="25.1796875" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="6" width="22" customWidth="1"/>
     <col min="7" max="7" width="24" customWidth="1"/>
-    <col min="8" max="8" width="109.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="109.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="8" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="8" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>536</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>537</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>538</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>539</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>540</v>
       </c>
       <c r="F1" s="8" t="s">
         <v>541</v>
       </c>
       <c r="G1" s="8" t="s">
         <v>542</v>
       </c>
       <c r="H1" s="8" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A3" s="81" t="s">
         <v>133</v>
       </c>
       <c r="B3" t="s">
         <v>545</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" t="s">
         <v>134</v>
       </c>
       <c r="H3" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A4" s="81" t="s">
         <v>201</v>
       </c>
       <c r="B4" t="s">
         <v>545</v>
       </c>
       <c r="C4" t="s">
         <v>81</v>
       </c>
       <c r="D4" t="s">
         <v>547</v>
       </c>
       <c r="E4" t="s">
         <v>81</v>
       </c>
       <c r="F4" t="s">
         <v>81</v>
       </c>
       <c r="G4" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A5" s="81" t="s">
         <v>208</v>
       </c>
       <c r="B5" t="s">
         <v>545</v>
       </c>
       <c r="C5" t="s">
         <v>81</v>
       </c>
       <c r="D5" t="s">
         <v>547</v>
       </c>
       <c r="E5" t="s">
         <v>81</v>
       </c>
       <c r="F5" t="s">
         <v>81</v>
       </c>
       <c r="G5" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A6" s="81" t="s">
         <v>300</v>
       </c>
       <c r="B6" t="s">
         <v>545</v>
       </c>
       <c r="C6" t="s">
         <v>81</v>
       </c>
       <c r="D6" t="s">
         <v>547</v>
       </c>
       <c r="E6" t="s">
         <v>81</v>
       </c>
       <c r="F6" t="s">
         <v>81</v>
       </c>
       <c r="G6" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A7" s="81" t="s">
         <v>349</v>
       </c>
       <c r="B7" t="s">
         <v>545</v>
       </c>
       <c r="C7" t="s">
         <v>81</v>
       </c>
       <c r="D7" t="s">
         <v>547</v>
       </c>
       <c r="E7" t="s">
         <v>81</v>
       </c>
       <c r="F7" t="s">
         <v>81</v>
       </c>
       <c r="G7" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="82" t="s">
         <v>360</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>545</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>81</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>134</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>549</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A9" s="81" t="s">
         <v>376</v>
       </c>
       <c r="B9" t="s">
         <v>545</v>
       </c>
       <c r="C9" t="s">
         <v>81</v>
       </c>
       <c r="D9" t="s">
         <v>550</v>
       </c>
       <c r="E9" t="s">
         <v>81</v>
       </c>
       <c r="F9" t="s">
         <v>81</v>
       </c>
       <c r="G9" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A10" s="81" t="s">
         <v>379</v>
       </c>
       <c r="B10" t="s">
         <v>545</v>
       </c>
       <c r="C10" t="s">
         <v>81</v>
       </c>
       <c r="D10" t="s">
         <v>551</v>
       </c>
       <c r="E10" t="s">
         <v>81</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" t="s">
         <v>552</v>
       </c>
       <c r="H10" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A11" s="81" t="s">
         <v>382</v>
       </c>
       <c r="B11" t="s">
         <v>545</v>
       </c>
       <c r="C11" t="s">
         <v>81</v>
       </c>
       <c r="D11" t="s">
         <v>550</v>
       </c>
       <c r="E11" t="s">
         <v>81</v>
       </c>
       <c r="F11" t="s">
         <v>81</v>
       </c>
       <c r="G11" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A12" s="81" t="s">
         <v>445</v>
       </c>
       <c r="B12" t="s">
         <v>545</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>81</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" t="s">
         <v>134</v>
       </c>
       <c r="H12" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A13" s="81" t="s">
         <v>448</v>
       </c>
       <c r="B13" t="s">
         <v>545</v>
       </c>
       <c r="C13" t="s">
         <v>81</v>
       </c>
       <c r="D13" t="s">
         <v>550</v>
       </c>
       <c r="E13" t="s">
         <v>81</v>
       </c>
       <c r="F13" t="s">
         <v>81</v>
       </c>
       <c r="G13" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A14" s="81" t="s">
         <v>452</v>
       </c>
       <c r="B14" t="s">
         <v>545</v>
       </c>
       <c r="C14" t="s">
         <v>81</v>
       </c>
       <c r="D14" t="s">
         <v>553</v>
       </c>
       <c r="E14" t="s">
         <v>81</v>
       </c>
       <c r="F14" t="s">
         <v>81</v>
       </c>
       <c r="G14" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A15" s="81" t="s">
         <v>501</v>
       </c>
       <c r="B15" t="s">
         <v>545</v>
       </c>
       <c r="C15" t="s">
         <v>81</v>
       </c>
       <c r="D15" t="s">
         <v>547</v>
       </c>
       <c r="E15" t="s">
         <v>81</v>
       </c>
       <c r="F15" t="s">
         <v>81</v>
       </c>
       <c r="G15" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A16" s="81" t="s">
         <v>526</v>
       </c>
       <c r="B16" t="s">
         <v>545</v>
       </c>
       <c r="C16" t="s">
         <v>81</v>
       </c>
       <c r="D16" t="s">
         <v>547</v>
       </c>
       <c r="E16" t="s">
         <v>81</v>
       </c>
       <c r="F16" t="s">
         <v>81</v>
       </c>
       <c r="G16" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="7" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A18" s="81" t="s">
         <v>175</v>
       </c>
       <c r="B18" t="s">
         <v>555</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>81</v>
       </c>
       <c r="F18" t="s">
         <v>25</v>
       </c>
       <c r="G18" t="s">
         <v>176</v>
       </c>
       <c r="H18" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A19" s="81" t="s">
         <v>223</v>
       </c>
       <c r="B19" t="s">
         <v>545</v>
       </c>
       <c r="C19" t="s">
         <v>81</v>
       </c>
       <c r="D19" t="s">
         <v>557</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>81</v>
       </c>
       <c r="G19" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A20" s="81" t="s">
         <v>352</v>
       </c>
       <c r="B20" t="s">
         <v>545</v>
       </c>
       <c r="C20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
         <v>557</v>
       </c>
       <c r="E20" t="s">
         <v>81</v>
       </c>
       <c r="F20" t="s">
         <v>81</v>
       </c>
       <c r="G20" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A21" s="81" t="s">
         <v>394</v>
       </c>
       <c r="B21" t="s">
         <v>555</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>81</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
       <c r="G21" t="s">
         <v>176</v>
       </c>
       <c r="H21" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A22" s="81" t="s">
         <v>462</v>
       </c>
       <c r="B22" t="s">
         <v>545</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>558</v>
       </c>
       <c r="E22" t="s">
         <v>81</v>
       </c>
       <c r="F22" t="s">
         <v>81</v>
       </c>
       <c r="G22" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A23" s="81" t="s">
         <v>495</v>
       </c>
       <c r="B23" t="s">
         <v>555</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>81</v>
       </c>
       <c r="F23" t="s">
         <v>25</v>
       </c>
       <c r="G23" t="s">
         <v>176</v>
       </c>
       <c r="H23" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A24" s="7" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A25" s="81" t="s">
         <v>372</v>
       </c>
       <c r="B25" t="s">
         <v>555</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>551</v>
       </c>
       <c r="E25" t="s">
         <v>81</v>
       </c>
       <c r="F25" t="s">
         <v>25</v>
       </c>
       <c r="G25" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A26" s="81" t="s">
         <v>532</v>
       </c>
       <c r="B26" t="s">
         <v>555</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>81</v>
       </c>
       <c r="F26" t="s">
         <v>25</v>
       </c>
       <c r="G26" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A27" s="7" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A28" s="81" t="s">
         <v>147</v>
       </c>
       <c r="B28" t="s">
         <v>555</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>81</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
       <c r="G28" t="s">
         <v>142</v>
       </c>
       <c r="H28" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A29" s="81" t="s">
         <v>308</v>
       </c>
       <c r="B29" t="s">
         <v>555</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>81</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
       <c r="G29" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A30" s="81" t="s">
         <v>521</v>
       </c>
       <c r="B30" t="s">
         <v>555</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>81</v>
       </c>
       <c r="F30" t="s">
         <v>25</v>
       </c>
       <c r="G30" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A31" s="7" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A32" s="81" t="s">
         <v>190</v>
       </c>
       <c r="B32" t="s">
         <v>555</v>
       </c>
       <c r="C32" t="s">
         <v>81</v>
       </c>
       <c r="D32" t="s">
         <v>563</v>
       </c>
       <c r="E32" t="s">
         <v>81</v>
       </c>
       <c r="F32" t="s">
         <v>25</v>
       </c>
       <c r="G32" t="s">
         <v>548</v>
       </c>
       <c r="H32" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A33" s="7" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A34" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>555</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
       <c r="G34" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>158</v>
       </c>
       <c r="B35" t="s">
         <v>555</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>567</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
       <c r="G35" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A36" s="81" t="s">
         <v>171</v>
       </c>
       <c r="B36" t="s">
         <v>555</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>81</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
       <c r="G36" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A37" s="81" t="s">
         <v>234</v>
       </c>
       <c r="B37" t="s">
         <v>555</v>
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37" t="s">
         <v>569</v>
       </c>
       <c r="E37" t="s">
         <v>81</v>
       </c>
       <c r="F37" t="s">
         <v>25</v>
       </c>
       <c r="G37" t="s">
         <v>235</v>
       </c>
       <c r="H37" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A38" s="81" t="s">
         <v>272</v>
       </c>
       <c r="B38" t="s">
         <v>555</v>
       </c>
       <c r="C38" t="s">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
       <c r="G38" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A39" s="81" t="s">
         <v>283</v>
       </c>
       <c r="B39" t="s">
         <v>545</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39" t="s">
         <v>572</v>
       </c>
       <c r="E39" t="s">
         <v>81</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
       <c r="G39" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A40" s="81" t="s">
         <v>363</v>
       </c>
       <c r="C40" t="s">
         <v>573</v>
       </c>
       <c r="E40" t="s">
         <v>81</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
       <c r="G40" t="s">
         <v>172</v>
       </c>
       <c r="H40" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A41" s="81" t="s">
         <v>385</v>
       </c>
       <c r="B41" t="s">
         <v>545</v>
       </c>
       <c r="C41" t="s">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>81</v>
       </c>
       <c r="F41" t="s">
         <v>25</v>
       </c>
       <c r="G41" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="81" t="s">
         <v>400</v>
       </c>
       <c r="B42" t="s">
         <v>555</v>
       </c>
       <c r="C42" t="s">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>81</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
       <c r="G42" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A43" s="81" t="s">
         <v>419</v>
       </c>
       <c r="B43" t="s">
         <v>555</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43" t="s">
         <v>569</v>
       </c>
       <c r="E43" t="s">
         <v>81</v>
       </c>
       <c r="F43" t="s">
         <v>25</v>
       </c>
       <c r="G43" t="s">
         <v>235</v>
       </c>
       <c r="H43" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A44" s="81" t="s">
         <v>467</v>
       </c>
       <c r="B44" t="s">
         <v>555</v>
       </c>
       <c r="C44" t="s">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>81</v>
       </c>
       <c r="F44" t="s">
         <v>25</v>
       </c>
       <c r="G44" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A45" s="81" t="s">
         <v>486</v>
       </c>
       <c r="B45" t="s">
         <v>555</v>
       </c>
       <c r="C45" t="s">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>81</v>
       </c>
       <c r="F45" t="s">
         <v>25</v>
       </c>
       <c r="G45" t="s">
         <v>566</v>
       </c>
       <c r="H45" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A46" s="7" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A47" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B47" s="51" t="s">
         <v>555</v>
       </c>
       <c r="C47" s="51" t="s">
         <v>81</v>
       </c>
       <c r="D47" s="51"/>
       <c r="E47" s="51" t="s">
         <v>81</v>
       </c>
       <c r="F47" s="51" t="s">
         <v>25</v>
       </c>
       <c r="G47" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A48" s="81" t="s">
         <v>164</v>
       </c>
       <c r="B48" t="s">
         <v>555</v>
       </c>
       <c r="C48" t="s">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>81</v>
       </c>
       <c r="F48" t="s">
         <v>25</v>
       </c>
       <c r="G48" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A49" s="81" t="s">
         <v>194</v>
       </c>
       <c r="B49" t="s">
         <v>555</v>
       </c>
       <c r="C49" t="s">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>81</v>
       </c>
       <c r="F49" t="s">
         <v>25</v>
       </c>
       <c r="G49" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A50" s="81" t="s">
         <v>211</v>
       </c>
       <c r="B50" t="s">
         <v>555</v>
       </c>
       <c r="C50" t="s">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>81</v>
       </c>
       <c r="F50" t="s">
         <v>25</v>
       </c>
       <c r="G50" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A51" s="81" t="s">
         <v>214</v>
       </c>
       <c r="C51" t="s">
         <v>81</v>
       </c>
       <c r="E51" t="s">
         <v>81</v>
       </c>
       <c r="F51" t="s">
         <v>81</v>
       </c>
       <c r="G51" t="s">
         <v>548</v>
       </c>
       <c r="H51" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A52" s="81" t="s">
         <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>555</v>
       </c>
       <c r="C52" t="s">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>81</v>
       </c>
       <c r="F52" t="s">
         <v>25</v>
       </c>
       <c r="G52" t="s">
         <v>465</v>
       </c>
       <c r="H52" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A53" s="81" t="s">
         <v>228</v>
       </c>
       <c r="B53" t="s">
         <v>555</v>
       </c>
       <c r="C53" t="s">
         <v>81</v>
       </c>
       <c r="D53" t="s">
         <v>579</v>
       </c>
       <c r="E53" t="s">
         <v>81</v>
       </c>
       <c r="F53" t="s">
         <v>25</v>
       </c>
       <c r="G53" t="s">
         <v>465</v>
       </c>
       <c r="H53" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A54" s="81" t="s">
         <v>243</v>
       </c>
       <c r="B54" t="s">
         <v>555</v>
       </c>
       <c r="C54" t="s">
         <v>81</v>
       </c>
       <c r="D54" t="s">
         <v>551</v>
       </c>
       <c r="E54" t="s">
         <v>81</v>
       </c>
       <c r="F54" t="s">
         <v>25</v>
       </c>
       <c r="G54" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A55" s="81" t="s">
         <v>261</v>
       </c>
       <c r="B55" t="s">
         <v>555</v>
       </c>
       <c r="C55" t="s">
         <v>81</v>
       </c>
       <c r="D55" t="s">
         <v>572</v>
       </c>
       <c r="E55" t="s">
         <v>81</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
       <c r="G55" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A56" s="81" t="s">
         <v>324</v>
       </c>
       <c r="B56" t="s">
         <v>555</v>
       </c>
       <c r="C56" t="s">
         <v>81</v>
       </c>
       <c r="D56" t="s">
         <v>581</v>
       </c>
       <c r="E56" t="s">
         <v>81</v>
       </c>
       <c r="F56" t="s">
         <v>25</v>
       </c>
       <c r="G56" t="s">
         <v>465</v>
       </c>
       <c r="H56" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A57" s="81" t="s">
         <v>336</v>
       </c>
       <c r="B57" t="s">
         <v>555</v>
       </c>
       <c r="C57" t="s">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>81</v>
       </c>
       <c r="F57" t="s">
         <v>25</v>
       </c>
       <c r="G57" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A58" s="81" t="s">
         <v>346</v>
       </c>
       <c r="B58" t="s">
         <v>555</v>
       </c>
       <c r="C58" t="s">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>81</v>
       </c>
       <c r="F58" t="s">
         <v>25</v>
       </c>
       <c r="G58" t="s">
         <v>465</v>
       </c>
       <c r="H58" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A59" s="81" t="s">
         <v>397</v>
       </c>
       <c r="B59" t="s">
         <v>555</v>
       </c>
       <c r="C59" t="s">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>81</v>
       </c>
       <c r="F59" t="s">
         <v>25</v>
       </c>
       <c r="G59" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A60" s="81" t="s">
         <v>406</v>
       </c>
       <c r="B60" t="s">
         <v>555</v>
       </c>
       <c r="C60" t="s">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>81</v>
       </c>
       <c r="F60" t="s">
         <v>25</v>
       </c>
       <c r="G60" t="s">
         <v>465</v>
       </c>
       <c r="H60" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A61" s="81" t="s">
         <v>409</v>
       </c>
       <c r="B61" t="s">
         <v>555</v>
       </c>
       <c r="C61" t="s">
         <v>81</v>
       </c>
       <c r="D61" t="s">
         <v>551</v>
       </c>
       <c r="E61" t="s">
         <v>81</v>
       </c>
       <c r="F61" t="s">
         <v>25</v>
       </c>
       <c r="G61" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A62" s="81" t="s">
         <v>425</v>
       </c>
       <c r="B62" t="s">
         <v>555</v>
       </c>
       <c r="C62" t="s">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>81</v>
       </c>
       <c r="F62" t="s">
         <v>25</v>
       </c>
       <c r="G62" t="s">
         <v>465</v>
       </c>
       <c r="H62" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A63" s="81" t="s">
         <v>431</v>
       </c>
       <c r="B63" t="s">
         <v>555</v>
       </c>
       <c r="C63" t="s">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>81</v>
       </c>
       <c r="F63" t="s">
         <v>25</v>
       </c>
       <c r="G63" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A64" s="81" t="s">
         <v>434</v>
       </c>
       <c r="B64" t="s">
         <v>555</v>
       </c>
       <c r="C64" t="s">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>81</v>
       </c>
       <c r="F64" t="s">
         <v>25</v>
       </c>
       <c r="G64" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A65" s="81" t="s">
         <v>437</v>
       </c>
       <c r="B65" t="s">
         <v>555</v>
       </c>
       <c r="C65" t="s">
         <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>81</v>
       </c>
       <c r="F65" t="s">
         <v>25</v>
       </c>
       <c r="G65" t="s">
         <v>465</v>
       </c>
       <c r="H65" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A66" s="81" t="s">
         <v>440</v>
       </c>
       <c r="B66" t="s">
         <v>555</v>
       </c>
       <c r="C66" t="s">
         <v>81</v>
       </c>
       <c r="D66" t="s">
         <v>579</v>
       </c>
       <c r="E66" t="s">
         <v>81</v>
       </c>
       <c r="F66" t="s">
         <v>25</v>
       </c>
       <c r="G66" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A67" s="81" t="s">
         <v>459</v>
       </c>
       <c r="B67" t="s">
         <v>555</v>
       </c>
       <c r="C67" t="s">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>81</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
       <c r="G67" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A68" s="81" t="s">
         <v>479</v>
       </c>
       <c r="C68" t="s">
         <v>573</v>
       </c>
       <c r="E68" t="s">
         <v>81</v>
       </c>
       <c r="F68" t="s">
         <v>573</v>
       </c>
       <c r="G68" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A69" s="7" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A70" t="s">
         <v>182</v>
       </c>
       <c r="B70" t="s">
         <v>555</v>
       </c>
       <c r="C70" t="s">
         <v>81</v>
       </c>
       <c r="D70" t="s">
         <v>588</v>
       </c>
       <c r="E70" t="s">
         <v>567</v>
       </c>
       <c r="F70" t="s">
         <v>81</v>
       </c>
       <c r="G70" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A71" t="s">
         <v>197</v>
       </c>
       <c r="B71" t="s">
         <v>555</v>
       </c>
       <c r="C71" t="s">
         <v>81</v>
       </c>
       <c r="D71" t="s">
         <v>588</v>
       </c>
       <c r="E71" t="s">
         <v>81</v>
       </c>
       <c r="F71" t="s">
         <v>81</v>
       </c>
       <c r="G71" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A72" t="s">
         <v>205</v>
       </c>
       <c r="B72" t="s">
         <v>555</v>
       </c>
       <c r="C72" t="s">
         <v>81</v>
       </c>
       <c r="D72" t="s">
         <v>588</v>
       </c>
       <c r="E72" t="s">
         <v>567</v>
       </c>
       <c r="F72" t="s">
         <v>81</v>
       </c>
       <c r="G72" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A73" t="s">
         <v>231</v>
       </c>
       <c r="B73" t="s">
         <v>555</v>
       </c>
       <c r="C73" t="s">
         <v>81</v>
       </c>
       <c r="D73" t="s">
         <v>588</v>
       </c>
       <c r="E73" t="s">
         <v>81</v>
       </c>
       <c r="F73" t="s">
         <v>81</v>
       </c>
       <c r="G73" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A74" t="s">
         <v>239</v>
       </c>
       <c r="B74" t="s">
         <v>555</v>
       </c>
       <c r="C74" t="s">
         <v>81</v>
       </c>
       <c r="D74" t="s">
         <v>588</v>
       </c>
       <c r="E74" t="s">
         <v>81</v>
       </c>
       <c r="F74" t="s">
         <v>81</v>
       </c>
       <c r="G74" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A75" t="s">
         <v>246</v>
       </c>
       <c r="B75" t="s">
         <v>555</v>
       </c>
       <c r="C75" t="s">
         <v>81</v>
       </c>
       <c r="D75" t="s">
         <v>588</v>
       </c>
       <c r="E75" t="s">
         <v>567</v>
       </c>
       <c r="F75" t="s">
         <v>81</v>
       </c>
       <c r="G75" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A76" t="s">
         <v>249</v>
       </c>
       <c r="B76" t="s">
         <v>555</v>
       </c>
       <c r="C76" t="s">
         <v>81</v>
       </c>
       <c r="D76" t="s">
         <v>588</v>
       </c>
       <c r="E76" t="s">
         <v>81</v>
       </c>
       <c r="F76" t="s">
         <v>81</v>
       </c>
       <c r="G76" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A77" t="s">
         <v>252</v>
       </c>
       <c r="B77" t="s">
         <v>555</v>
       </c>
       <c r="C77" t="s">
         <v>81</v>
       </c>
       <c r="D77" t="s">
         <v>588</v>
       </c>
       <c r="E77" t="s">
         <v>81</v>
       </c>
       <c r="F77" t="s">
         <v>81</v>
       </c>
       <c r="G77" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A78" t="s">
         <v>255</v>
       </c>
       <c r="B78" t="s">
         <v>555</v>
       </c>
       <c r="C78" t="s">
         <v>81</v>
       </c>
       <c r="D78" t="s">
         <v>588</v>
       </c>
       <c r="E78" t="s">
         <v>81</v>
       </c>
       <c r="F78" t="s">
         <v>81</v>
       </c>
       <c r="G78" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A79" t="s">
         <v>258</v>
       </c>
       <c r="B79" t="s">
         <v>555</v>
       </c>
       <c r="C79" t="s">
         <v>81</v>
       </c>
       <c r="D79" t="s">
         <v>588</v>
       </c>
       <c r="E79" t="s">
         <v>567</v>
       </c>
       <c r="F79" t="s">
         <v>81</v>
       </c>
       <c r="G79" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A80" t="s">
         <v>267</v>
       </c>
       <c r="B80" t="s">
         <v>555</v>
       </c>
       <c r="C80" t="s">
         <v>81</v>
       </c>
       <c r="D80" t="s">
         <v>588</v>
       </c>
       <c r="E80" t="s">
         <v>81</v>
       </c>
       <c r="F80" t="s">
         <v>81</v>
       </c>
       <c r="G80" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
         <v>275</v>
       </c>
       <c r="B81" t="s">
         <v>555</v>
       </c>
       <c r="C81" t="s">
         <v>81</v>
       </c>
       <c r="D81" t="s">
         <v>588</v>
       </c>
       <c r="E81" t="s">
         <v>567</v>
       </c>
       <c r="F81" t="s">
         <v>81</v>
       </c>
       <c r="G81" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A82" t="s">
         <v>280</v>
       </c>
       <c r="B82" t="s">
         <v>555</v>
       </c>
       <c r="C82" t="s">
         <v>81</v>
       </c>
       <c r="D82" t="s">
         <v>588</v>
       </c>
       <c r="E82" t="s">
         <v>567</v>
       </c>
       <c r="F82" t="s">
         <v>81</v>
       </c>
       <c r="G82" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A83" t="s">
         <v>283</v>
       </c>
       <c r="B83" t="s">
         <v>555</v>
       </c>
       <c r="C83" t="s">
         <v>81</v>
       </c>
       <c r="D83" t="s">
         <v>588</v>
       </c>
       <c r="E83" t="s">
         <v>81</v>
       </c>
       <c r="F83" t="s">
         <v>81</v>
       </c>
       <c r="G83" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A84" t="s">
         <v>291</v>
       </c>
       <c r="B84" t="s">
         <v>555</v>
       </c>
       <c r="C84" t="s">
         <v>81</v>
       </c>
       <c r="D84" t="s">
         <v>588</v>
       </c>
       <c r="E84" t="s">
         <v>81</v>
       </c>
       <c r="F84" t="s">
         <v>81</v>
       </c>
       <c r="G84" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A85" t="s">
         <v>294</v>
       </c>
       <c r="B85" t="s">
         <v>555</v>
       </c>
       <c r="C85" t="s">
         <v>81</v>
       </c>
       <c r="D85" t="s">
         <v>588</v>
       </c>
       <c r="E85" t="s">
         <v>567</v>
       </c>
       <c r="F85" t="s">
         <v>81</v>
       </c>
       <c r="G85" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A86" t="s">
         <v>297</v>
       </c>
       <c r="B86" t="s">
         <v>555</v>
       </c>
       <c r="C86" t="s">
         <v>81</v>
       </c>
       <c r="D86" t="s">
         <v>588</v>
       </c>
       <c r="E86" t="s">
         <v>567</v>
       </c>
       <c r="F86" t="s">
         <v>81</v>
       </c>
       <c r="G86" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A87" t="s">
         <v>303</v>
       </c>
       <c r="B87" t="s">
         <v>555</v>
       </c>
       <c r="C87" t="s">
         <v>81</v>
       </c>
       <c r="D87" t="s">
         <v>588</v>
       </c>
       <c r="E87" t="s">
         <v>81</v>
       </c>
       <c r="F87" t="s">
         <v>81</v>
       </c>
       <c r="G87" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A88" t="s">
         <v>315</v>
       </c>
       <c r="B88" t="s">
         <v>555</v>
       </c>
       <c r="C88" t="s">
         <v>81</v>
       </c>
       <c r="D88" t="s">
         <v>588</v>
       </c>
       <c r="E88" t="s">
         <v>81</v>
       </c>
       <c r="F88" t="s">
         <v>81</v>
       </c>
       <c r="G88" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A89" t="s">
         <v>318</v>
       </c>
       <c r="B89" t="s">
         <v>555</v>
       </c>
       <c r="C89" t="s">
         <v>81</v>
       </c>
       <c r="D89" t="s">
         <v>588</v>
       </c>
       <c r="E89" t="s">
         <v>81</v>
       </c>
       <c r="F89" t="s">
         <v>81</v>
       </c>
       <c r="G89" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A90" t="s">
         <v>321</v>
       </c>
       <c r="B90" t="s">
         <v>555</v>
       </c>
       <c r="C90" t="s">
         <v>81</v>
       </c>
       <c r="D90" t="s">
         <v>588</v>
       </c>
       <c r="E90" t="s">
         <v>81</v>
       </c>
       <c r="F90" t="s">
         <v>81</v>
       </c>
       <c r="G90" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A91" t="s">
         <v>331</v>
       </c>
       <c r="B91" t="s">
         <v>555</v>
       </c>
       <c r="C91" t="s">
         <v>81</v>
       </c>
       <c r="D91" t="s">
         <v>588</v>
       </c>
       <c r="E91" t="s">
         <v>567</v>
       </c>
       <c r="F91" t="s">
         <v>81</v>
       </c>
       <c r="G91" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A92" t="s">
         <v>341</v>
       </c>
       <c r="B92" t="s">
         <v>555</v>
       </c>
       <c r="C92" t="s">
         <v>81</v>
       </c>
       <c r="D92" t="s">
         <v>588</v>
       </c>
       <c r="E92" t="s">
         <v>567</v>
       </c>
       <c r="F92" t="s">
         <v>81</v>
       </c>
       <c r="G92" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A93" t="s">
         <v>357</v>
       </c>
       <c r="B93" t="s">
         <v>555</v>
       </c>
       <c r="C93" t="s">
         <v>81</v>
       </c>
       <c r="D93" t="s">
         <v>588</v>
       </c>
       <c r="E93" t="s">
         <v>567</v>
       </c>
       <c r="F93" t="s">
         <v>81</v>
       </c>
       <c r="G93" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A94" t="s">
         <v>366</v>
       </c>
       <c r="B94" t="s">
         <v>555</v>
       </c>
       <c r="C94" t="s">
         <v>81</v>
       </c>
       <c r="D94" t="s">
         <v>588</v>
       </c>
       <c r="E94" t="s">
         <v>81</v>
       </c>
       <c r="F94" t="s">
         <v>81</v>
       </c>
       <c r="G94" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A95" t="s">
         <v>369</v>
       </c>
       <c r="B95" t="s">
         <v>555</v>
       </c>
       <c r="C95" t="s">
         <v>81</v>
       </c>
       <c r="D95" t="s">
         <v>588</v>
       </c>
       <c r="E95" t="s">
         <v>81</v>
       </c>
       <c r="F95" t="s">
         <v>81</v>
       </c>
       <c r="G95" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A96" t="s">
         <v>388</v>
       </c>
       <c r="B96" t="s">
         <v>555</v>
       </c>
       <c r="C96" t="s">
         <v>81</v>
       </c>
       <c r="D96" t="s">
         <v>588</v>
       </c>
       <c r="E96" t="s">
         <v>81</v>
       </c>
       <c r="F96" t="s">
         <v>81</v>
       </c>
       <c r="G96" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A97" t="s">
         <v>403</v>
       </c>
       <c r="B97" t="s">
         <v>555</v>
       </c>
       <c r="C97" t="s">
         <v>81</v>
       </c>
       <c r="D97" t="s">
         <v>588</v>
       </c>
       <c r="E97" t="s">
         <v>81</v>
       </c>
       <c r="F97" t="s">
         <v>81</v>
       </c>
       <c r="G97" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A98" t="s">
         <v>412</v>
       </c>
       <c r="B98" t="s">
         <v>555</v>
       </c>
       <c r="C98" t="s">
         <v>81</v>
       </c>
       <c r="D98" t="s">
         <v>588</v>
       </c>
       <c r="E98" t="s">
         <v>81</v>
       </c>
       <c r="F98" t="s">
         <v>81</v>
       </c>
       <c r="G98" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A99" t="s">
         <v>428</v>
       </c>
       <c r="B99" t="s">
         <v>555</v>
       </c>
       <c r="C99" t="s">
         <v>81</v>
       </c>
       <c r="D99" t="s">
         <v>588</v>
       </c>
       <c r="E99" t="s">
         <v>81</v>
       </c>
       <c r="F99" t="s">
         <v>81</v>
       </c>
       <c r="G99" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A100" t="s">
         <v>472</v>
       </c>
       <c r="B100" t="s">
         <v>555</v>
       </c>
       <c r="C100" t="s">
         <v>81</v>
       </c>
       <c r="D100" t="s">
         <v>588</v>
       </c>
       <c r="E100" t="s">
         <v>81</v>
       </c>
       <c r="F100" t="s">
         <v>81</v>
       </c>
       <c r="G100" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A101" t="s">
         <v>475</v>
       </c>
       <c r="B101" t="s">
         <v>555</v>
       </c>
       <c r="C101" t="s">
         <v>81</v>
       </c>
       <c r="D101" t="s">
         <v>588</v>
       </c>
       <c r="E101" t="s">
         <v>81</v>
       </c>
       <c r="F101" t="s">
         <v>81</v>
       </c>
       <c r="G101" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A102" t="s">
         <v>486</v>
       </c>
       <c r="B102" t="s">
         <v>555</v>
       </c>
       <c r="C102" t="s">
         <v>81</v>
       </c>
       <c r="D102" t="s">
         <v>588</v>
       </c>
       <c r="E102" t="s">
         <v>81</v>
       </c>
       <c r="F102" t="s">
         <v>81</v>
       </c>
       <c r="G102" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A103" t="s">
         <v>492</v>
       </c>
       <c r="B103" t="s">
         <v>555</v>
       </c>
       <c r="C103" t="s">
         <v>81</v>
       </c>
       <c r="D103" t="s">
         <v>588</v>
       </c>
       <c r="E103" t="s">
         <v>81</v>
       </c>
       <c r="F103" t="s">
         <v>81</v>
       </c>
       <c r="G103" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A104" t="s">
         <v>498</v>
       </c>
       <c r="B104" t="s">
         <v>555</v>
       </c>
       <c r="C104" t="s">
         <v>81</v>
       </c>
       <c r="D104" t="s">
         <v>588</v>
       </c>
       <c r="E104" t="s">
         <v>81</v>
       </c>
       <c r="F104" t="s">
         <v>81</v>
       </c>
       <c r="G104" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A105" t="s">
         <v>510</v>
       </c>
       <c r="B105" t="s">
         <v>555</v>
       </c>
       <c r="C105" t="s">
         <v>81</v>
       </c>
       <c r="D105" t="s">
         <v>588</v>
       </c>
       <c r="E105" t="s">
         <v>81</v>
       </c>
       <c r="F105" t="s">
         <v>81</v>
       </c>
       <c r="G105" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A106" t="s">
         <v>513</v>
       </c>
       <c r="B106" t="s">
         <v>555</v>
       </c>
       <c r="C106" t="s">
         <v>81</v>
       </c>
       <c r="D106" t="s">
         <v>588</v>
       </c>
       <c r="E106" t="s">
         <v>81</v>
       </c>
       <c r="F106" t="s">
         <v>81</v>
       </c>
       <c r="G106" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A107" t="s">
         <v>518</v>
       </c>
       <c r="B107" t="s">
         <v>555</v>
       </c>
       <c r="C107" t="s">
         <v>81</v>
       </c>
       <c r="D107" t="s">
         <v>588</v>
       </c>
       <c r="E107" t="s">
         <v>81</v>
       </c>
       <c r="F107" t="s">
         <v>81</v>
       </c>
       <c r="G107" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A108" t="s">
         <v>529</v>
       </c>
       <c r="B108" t="s">
         <v>555</v>
       </c>
       <c r="C108" t="s">
         <v>81</v>
       </c>
       <c r="D108" t="s">
         <v>588</v>
       </c>
       <c r="E108" t="s">
         <v>567</v>
       </c>
       <c r="F108" t="s">
         <v>81</v>
       </c>
       <c r="G108" t="s">
         <v>548</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82D76037-4A5E-4962-B92D-618FB86AA86E}">
   <dimension ref="B1:C16"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="105.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="37.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="105.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="2" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B2" s="79" t="s">
         <v>589</v>
       </c>
       <c r="C2" s="80" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="3" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B3" s="77" t="s">
         <v>591</v>
       </c>
       <c r="C3" s="78" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B4" s="75" t="s">
         <v>591</v>
       </c>
       <c r="C4" s="72" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B5" s="75" t="s">
         <v>591</v>
       </c>
       <c r="C5" s="72" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B6" s="75" t="s">
         <v>591</v>
       </c>
       <c r="C6" s="73" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B7" s="75" t="s">
         <v>591</v>
       </c>
       <c r="C7" s="73" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B8" s="75" t="s">
         <v>597</v>
       </c>
       <c r="C8" s="72" t="s">
         <v>598</v>
       </c>
     </row>
-    <row r="9" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B9" s="75" t="s">
         <v>597</v>
       </c>
       <c r="C9" s="72" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="10" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B10" s="75" t="s">
         <v>600</v>
       </c>
       <c r="C10" s="72" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B11" s="75" t="s">
         <v>600</v>
       </c>
       <c r="C11" s="72" t="s">
         <v>602</v>
       </c>
     </row>
-    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B12" s="75" t="s">
         <v>600</v>
       </c>
       <c r="C12" s="73" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B13" s="75" t="s">
         <v>604</v>
       </c>
       <c r="C13" s="72" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="14" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B14" s="75" t="s">
         <v>606</v>
       </c>
       <c r="C14" s="72" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B15" s="75" t="s">
         <v>608</v>
       </c>
       <c r="C15" s="72" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="16" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="76" t="s">
         <v>610</v>
       </c>
       <c r="C16" s="74" t="s">
         <v>611</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>